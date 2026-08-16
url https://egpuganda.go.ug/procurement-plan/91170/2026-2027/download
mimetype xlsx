--- v0 (2026-07-10)
+++ v1 (2026-08-16)
@@ -14,314 +14,566 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Kampala Capital City Authority Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>FURNITURE  &amp; FITTINGS</t>
+  </si>
+  <si>
+    <t>1,055,967,545.00</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>UGX</t>
+  </si>
+  <si>
+    <t>Computer Equipment and Accessories</t>
+  </si>
+  <si>
+    <t>3,029,376,016.00</t>
+  </si>
+  <si>
+    <t>Uniforms, curtains, protective wear and carpets</t>
+  </si>
+  <si>
+    <t>876,083,652.00</t>
+  </si>
+  <si>
+    <t>Team Building</t>
+  </si>
+  <si>
+    <t>885,000,000.00</t>
+  </si>
+  <si>
+    <t>Office equipment, stationery and consumables</t>
+  </si>
+  <si>
+    <t>366,000,000.00</t>
+  </si>
+  <si>
     <t>Advertising and media services</t>
   </si>
   <si>
-    <t>320,400,000.00</t>
-[...5 lines deleted...]
-    <t>UGX</t>
+    <t>390,400,000.00</t>
   </si>
   <si>
     <t>Stakeholder management</t>
   </si>
   <si>
-    <t>2,261,818,229.00</t>
-[...17 lines deleted...]
-    <t>13,000,000.00</t>
+    <t>4,790,844,591.00</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>4,200,000,000.00</t>
+  </si>
+  <si>
+    <t>Insurance Services</t>
+  </si>
+  <si>
+    <t>154,835,928.00</t>
+  </si>
+  <si>
+    <t>Staff Funeral Grant</t>
+  </si>
+  <si>
+    <t>83,694,420.00</t>
+  </si>
+  <si>
+    <t>Printing, Stationery, Photocopying and Binding</t>
+  </si>
+  <si>
+    <t>918,400,000.00</t>
+  </si>
+  <si>
+    <t>Telecommunications media services</t>
+  </si>
+  <si>
+    <t>548,717,600.00</t>
+  </si>
+  <si>
+    <t>Cleaning and compound maintenance</t>
+  </si>
+  <si>
+    <t>2,990,864,428.00</t>
+  </si>
+  <si>
+    <t>Building and facility maintenance and repair services</t>
+  </si>
+  <si>
+    <t>22,607,265,197.00</t>
+  </si>
+  <si>
+    <t>Equipment Maintenance, Servicing and Repairs</t>
+  </si>
+  <si>
+    <t>130,000,000.00</t>
+  </si>
+  <si>
+    <t>General Supplies</t>
+  </si>
+  <si>
+    <t>2,541,912,351.00</t>
   </si>
   <si>
     <t>Accomodation and conference facilities</t>
   </si>
   <si>
-    <t>1,780,644,730.00</t>
+    <t>1,531,132,940.00</t>
+  </si>
+  <si>
+    <t>Fuels</t>
+  </si>
+  <si>
+    <t>171,000,000.00</t>
+  </si>
+  <si>
+    <t>Office supplies</t>
+  </si>
+  <si>
+    <t>292,500,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">General Stationery </t>
+  </si>
+  <si>
+    <t>588,952,000.00</t>
+  </si>
+  <si>
+    <t>Books, Periodicals &amp; Newspapers</t>
+  </si>
+  <si>
+    <t>196,759,980.00</t>
+  </si>
+  <si>
+    <t>Gaseous fuels and additives</t>
+  </si>
+  <si>
+    <t>8,637,900,001.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>12,915,000,000.00</t>
+  </si>
+  <si>
+    <t>Transportation repair or maintenance services</t>
+  </si>
+  <si>
+    <t>387,599,500.00</t>
+  </si>
+  <si>
+    <t>Defense and law enforcement and security and safety training equipment</t>
+  </si>
+  <si>
+    <t>295,000,000.00</t>
+  </si>
+  <si>
+    <t>Building, Construction, Architectural, Plumbing and Carpentry Works</t>
+  </si>
+  <si>
+    <t>10,364,410,000.00</t>
+  </si>
+  <si>
+    <t>Agricultural Inputs, Equipment and Seedlings</t>
+  </si>
+  <si>
+    <t>4,500,000.00</t>
+  </si>
+  <si>
+    <t>Photographic or filming or video equipment</t>
+  </si>
+  <si>
+    <t>35,000,000.00</t>
+  </si>
+  <si>
+    <t>Advertsing and media services</t>
+  </si>
+  <si>
+    <t>325,000,000.00</t>
+  </si>
+  <si>
+    <t>Branded items- (Staff &amp; External)</t>
+  </si>
+  <si>
+    <t>235,000,000.00</t>
+  </si>
+  <si>
+    <t>Adhesives and sealants</t>
+  </si>
+  <si>
+    <t>256,000,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Other - Professional Services</t>
+  </si>
+  <si>
+    <t>2,400,000,000.00</t>
+  </si>
+  <si>
+    <t>Cleaning and janitorial services</t>
+  </si>
+  <si>
+    <t>7,836,792,770.00</t>
+  </si>
+  <si>
+    <t>Personal safety and protection</t>
+  </si>
+  <si>
+    <t>579,865,293.00</t>
+  </si>
+  <si>
+    <t>Gifts and crafts</t>
+  </si>
+  <si>
+    <t>30,000,000.00</t>
+  </si>
+  <si>
+    <t>ICT Hardware and Software Solutions</t>
+  </si>
+  <si>
+    <t>2,877,500,000.00</t>
+  </si>
+  <si>
+    <t>Strategy Workhops off-site</t>
+  </si>
+  <si>
+    <t>58,000,000.00</t>
+  </si>
+  <si>
+    <t>Civil engineering and Construction of buildings &amp; carpentry</t>
+  </si>
+  <si>
+    <t>150,000,000.00</t>
+  </si>
+  <si>
+    <t>Medical Supplies/Equipment</t>
+  </si>
+  <si>
+    <t>3,944,846,920.00</t>
+  </si>
+  <si>
+    <t>Catering services</t>
+  </si>
+  <si>
+    <t>786,864,786.00</t>
+  </si>
+  <si>
+    <t>Gift Hampers</t>
+  </si>
+  <si>
+    <t>29,999,970.00</t>
+  </si>
+  <si>
+    <t>Printing and publishing equipment</t>
+  </si>
+  <si>
+    <t>50,000,000.00</t>
+  </si>
+  <si>
+    <t>Sports equipment and accessories</t>
+  </si>
+  <si>
+    <t>300,000,000.00</t>
+  </si>
+  <si>
+    <t>Hotels and lodging and meeting facilities</t>
+  </si>
+  <si>
+    <t>370,890,000.00</t>
+  </si>
+  <si>
+    <t>Drinking Water</t>
+  </si>
+  <si>
+    <t>10,000,000.00</t>
+  </si>
+  <si>
+    <t>Decoration Services (Party, Office, etc)</t>
+  </si>
+  <si>
+    <t>490,000,000.00</t>
+  </si>
+  <si>
+    <t>Tourism and conservation consultancy</t>
+  </si>
+  <si>
+    <t>190,000,000.00</t>
+  </si>
+  <si>
+    <t>Offset printing, Packaging, Designing, Digital printing, Billboard printing, Signages, Fabrication work, Promotional items and Aluminium partitioning</t>
+  </si>
+  <si>
+    <t>9,999,900.00</t>
+  </si>
+  <si>
+    <t>Transport services</t>
+  </si>
+  <si>
+    <t>47,900,000.00</t>
+  </si>
+  <si>
+    <t>Office machines and their supplies and accessories</t>
+  </si>
+  <si>
+    <t>24,000,000.00</t>
+  </si>
+  <si>
+    <t>Security and personal safety</t>
+  </si>
+  <si>
+    <t>15,000,000.00</t>
+  </si>
+  <si>
+    <t>Consultancy Service of Design and Construction Supervision of Municipal Public Works</t>
+  </si>
+  <si>
+    <t>125,000,000.00</t>
+  </si>
+  <si>
+    <t>Research, Training and capacity building services</t>
+  </si>
+  <si>
+    <t>1,010,000,000.00</t>
+  </si>
+  <si>
+    <t>Branding of Corporate and Promotional Items</t>
+  </si>
+  <si>
+    <t>100,000,000.00</t>
+  </si>
+  <si>
+    <t>ICT Consultancy Services</t>
+  </si>
+  <si>
+    <t>575,000,000.00</t>
+  </si>
+  <si>
+    <t>Construction of roads and bridges</t>
+  </si>
+  <si>
+    <t>181,536,327,153.00</t>
+  </si>
+  <si>
+    <t>Signage and accessories</t>
+  </si>
+  <si>
+    <t>496,939,565.00</t>
+  </si>
+  <si>
+    <t>Lighting Fixtures and Accessories</t>
+  </si>
+  <si>
+    <t>1,650,000,000.00</t>
+  </si>
+  <si>
+    <t>Road Construction materials, Bitumen, Asphalt, Culverts and Primer</t>
+  </si>
+  <si>
+    <t>11,600,000,000.00</t>
+  </si>
+  <si>
+    <t>Construction and maintenance support equipment</t>
+  </si>
+  <si>
+    <t>7,500,000,000.00</t>
+  </si>
+  <si>
+    <t>Workshops and Seminars</t>
+  </si>
+  <si>
+    <t>500,000,000.00</t>
+  </si>
+  <si>
+    <t>Environmental management</t>
+  </si>
+  <si>
+    <t>5,600,000,000.00</t>
+  </si>
+  <si>
+    <t>Water resources development and oversight</t>
+  </si>
+  <si>
+    <t>1,400,000,000.00</t>
+  </si>
+  <si>
+    <t>Healthy and Safety Services</t>
+  </si>
+  <si>
+    <t>1,000,000,000.00</t>
+  </si>
+  <si>
+    <t>Public Investment Management</t>
+  </si>
+  <si>
+    <t>420,000,000.00</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of electrical equipment, machinery, office tools and equipment</t>
+  </si>
+  <si>
+    <t>Staff Training General</t>
+  </si>
+  <si>
+    <t>230,600,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicle,motorcycle repair and maintanance</t>
+  </si>
+  <si>
+    <t>600,000,000.00</t>
+  </si>
+  <si>
+    <t>Professional engineering services</t>
+  </si>
+  <si>
+    <t>200,000,000.00</t>
+  </si>
+  <si>
+    <t>Software Licences (Oracle BI, power BI, )</t>
+  </si>
+  <si>
+    <t>80,000,000.00</t>
+  </si>
+  <si>
+    <t>Consumer electronics, communication equipment, computers, computer software and consumables and optical products</t>
+  </si>
+  <si>
+    <t>Entertainment services</t>
+  </si>
+  <si>
+    <t>Hire of Machinery</t>
+  </si>
+  <si>
+    <t>1,612,870,710.00</t>
+  </si>
+  <si>
+    <t>Public safety and control</t>
+  </si>
+  <si>
+    <t>52,000,000.00</t>
+  </si>
+  <si>
+    <t>Building and construction materials</t>
+  </si>
+  <si>
+    <t>850,000,000.00</t>
   </si>
   <si>
     <t>Information Technology Service Delivery</t>
   </si>
   <si>
     <t>40,000,000.00</t>
   </si>
   <si>
-    <t>ICT Hardware and Software Solutions</t>
-[...166 lines deleted...]
-  <si>
     <t>Food, beverages and related products</t>
   </si>
   <si>
-    <t>15,000,000.00</t>
-[...1 lines deleted...]
-  <si>
     <t>Animals, Poultry and Feeds</t>
   </si>
   <si>
-    <t>300,000,000.00</t>
-[...5 lines deleted...]
-    <t>5,000,000.00</t>
+    <t>249,000,000.00</t>
   </si>
   <si>
     <t>Developmental and professional teaching aids and materials and accessories and supplies</t>
   </si>
   <si>
+    <t>Agricultural and forestry and landscape machinery and equipment</t>
+  </si>
+  <si>
+    <t>710,000,000.00</t>
+  </si>
+  <si>
+    <t>Gardening, Garden designing and landscaping</t>
+  </si>
+  <si>
+    <t>1,651,595,400.00</t>
+  </si>
+  <si>
+    <t>Surveying Equipment</t>
+  </si>
+  <si>
+    <t>145,000,000.00</t>
+  </si>
+  <si>
+    <t>Urban and Regional Physical Development Planning Services</t>
+  </si>
+  <si>
+    <t>592,392,600.00</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>46,243,157,432.00</t>
+    <t>322,798,501,216.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -657,60 +909,60 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E42"/>
+  <dimension ref="A1:E86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C42" sqref="C42"/>
+      <selection activeCell="C86" sqref="C86"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="87.821" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="149.812" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
@@ -1348,73 +1600,821 @@
     <row r="40" spans="1:5">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40" t="s">
         <v>82</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41" t="s">
         <v>84</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>21</v>
+        <v>85</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" t="s">
-[...2 lines deleted...]
-      <c r="B42" s="4" t="s">
+      <c r="A42">
+        <v>40</v>
+      </c>
+      <c r="B42" t="s">
         <v>86</v>
       </c>
-      <c r="C42" s="4" t="s">
+      <c r="C42" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5">
+      <c r="A43">
+        <v>41</v>
+      </c>
+      <c r="B43" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44">
+        <v>42</v>
+      </c>
+      <c r="B44" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D44" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45">
+        <v>43</v>
+      </c>
+      <c r="B45" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="D45" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46">
+        <v>44</v>
+      </c>
+      <c r="B46" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47">
+        <v>45</v>
+      </c>
+      <c r="B47" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="D47" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48">
+        <v>46</v>
+      </c>
+      <c r="B48" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="D48" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49">
+        <v>47</v>
+      </c>
+      <c r="B49" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="D49" t="s">
+        <v>8</v>
+      </c>
+      <c r="E49" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50">
+        <v>48</v>
+      </c>
+      <c r="B50" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="D50" t="s">
+        <v>8</v>
+      </c>
+      <c r="E50" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51">
+        <v>49</v>
+      </c>
+      <c r="B51" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D51" t="s">
+        <v>8</v>
+      </c>
+      <c r="E51" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52">
+        <v>50</v>
+      </c>
+      <c r="B52" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="D52" t="s">
+        <v>8</v>
+      </c>
+      <c r="E52" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53">
+        <v>51</v>
+      </c>
+      <c r="B53" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D53" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54">
+        <v>52</v>
+      </c>
+      <c r="B54" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D54" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55">
+        <v>53</v>
+      </c>
+      <c r="B55" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56">
+        <v>54</v>
+      </c>
+      <c r="B56" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D56" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57">
+        <v>55</v>
+      </c>
+      <c r="B57" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58">
+        <v>56</v>
+      </c>
+      <c r="B58" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="D58" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59">
+        <v>57</v>
+      </c>
+      <c r="B59" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60">
+        <v>58</v>
+      </c>
+      <c r="B60" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61">
+        <v>59</v>
+      </c>
+      <c r="B61" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="D61" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62">
+        <v>60</v>
+      </c>
+      <c r="B62" t="s">
+        <v>126</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="D62" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63">
+        <v>61</v>
+      </c>
+      <c r="B63" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="D63" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64">
+        <v>62</v>
+      </c>
+      <c r="B64" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65">
+        <v>63</v>
+      </c>
+      <c r="B65" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D65" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66">
+        <v>64</v>
+      </c>
+      <c r="B66" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="D66" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67">
+        <v>65</v>
+      </c>
+      <c r="B67" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="D67" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68">
+        <v>66</v>
+      </c>
+      <c r="B68" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="D68" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69">
+        <v>67</v>
+      </c>
+      <c r="B69" t="s">
+        <v>139</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70">
+        <v>68</v>
+      </c>
+      <c r="B70" t="s">
+        <v>141</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D70" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71">
+        <v>69</v>
+      </c>
+      <c r="B71" t="s">
+        <v>143</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72">
+        <v>70</v>
+      </c>
+      <c r="B72" t="s">
+        <v>145</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73">
+        <v>71</v>
+      </c>
+      <c r="B73" t="s">
+        <v>147</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D73" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74">
+        <v>72</v>
+      </c>
+      <c r="B74" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D74" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75">
+        <v>73</v>
+      </c>
+      <c r="B75" t="s">
+        <v>149</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76">
+        <v>74</v>
+      </c>
+      <c r="B76" t="s">
+        <v>151</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77">
+        <v>75</v>
+      </c>
+      <c r="B77" t="s">
+        <v>153</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D77" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78">
+        <v>76</v>
+      </c>
+      <c r="B78" t="s">
+        <v>155</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D78" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79">
+        <v>77</v>
+      </c>
+      <c r="B79" t="s">
+        <v>157</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="D79" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80">
+        <v>78</v>
+      </c>
+      <c r="B80" t="s">
+        <v>158</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="D80" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81">
+        <v>79</v>
+      </c>
+      <c r="B81" t="s">
+        <v>160</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D81" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82">
+        <v>80</v>
+      </c>
+      <c r="B82" t="s">
+        <v>161</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D82" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83">
+        <v>81</v>
+      </c>
+      <c r="B83" t="s">
+        <v>163</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D83" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84">
+        <v>82</v>
+      </c>
+      <c r="B84" t="s">
+        <v>165</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D84" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85">
+        <v>83</v>
+      </c>
+      <c r="B85" t="s">
+        <v>167</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="D85" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86" t="s">
+        <v>169</v>
+      </c>
+      <c r="B86" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="D86" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>