--- v0 (2026-07-08)
+++ v1 (2026-10-16)
@@ -14,317 +14,323 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Uganda Registration Services Bureau Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Gaseous fuels and additives</t>
   </si>
   <si>
-    <t>211,161,200.00</t>
+    <t>251,161,200.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Air Tickets</t>
   </si>
   <si>
     <t>845,059,000.00</t>
   </si>
   <si>
     <t>Hotels and lodging and meeting facilities</t>
   </si>
   <si>
     <t>823,615,500.00</t>
   </si>
   <si>
     <t>Staff Training General</t>
   </si>
   <si>
-    <t>946,349,830.00</t>
+    <t>1,009,349,830.00</t>
   </si>
   <si>
     <t>Fuels</t>
   </si>
   <si>
     <t>2,119,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
     <t>14,500,000.00</t>
   </si>
   <si>
     <t>Printing Reports and Magazines</t>
   </si>
   <si>
     <t>6,500,000.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
     <t>946,635,000.00</t>
   </si>
   <si>
     <t>Unlimited internet</t>
   </si>
   <si>
     <t>89,600,000.00</t>
   </si>
   <si>
     <t>ICT Consultancy Services</t>
   </si>
   <si>
     <t>80,000,000.00</t>
   </si>
   <si>
     <t>Workshops and Seminars</t>
   </si>
   <si>
     <t>1,028,940,998.00</t>
   </si>
   <si>
+    <t>Board Training</t>
+  </si>
+  <si>
+    <t>235,000,000.00</t>
+  </si>
+  <si>
+    <t>Healthcare, Medical and Clinical Services</t>
+  </si>
+  <si>
+    <t>1,368,000,000.00</t>
+  </si>
+  <si>
+    <t>Gift Hampers</t>
+  </si>
+  <si>
+    <t>261,000,000.00</t>
+  </si>
+  <si>
+    <t>Other Categories</t>
+  </si>
+  <si>
+    <t>34,250,000.00</t>
+  </si>
+  <si>
+    <t>Entertainment services</t>
+  </si>
+  <si>
+    <t>20,000,000.00</t>
+  </si>
+  <si>
+    <t>Catering Services</t>
+  </si>
+  <si>
+    <t>46,700,000.00</t>
+  </si>
+  <si>
+    <t>Catering services</t>
+  </si>
+  <si>
+    <t>1,887,320,000.00</t>
+  </si>
+  <si>
+    <t>Quality assurance systems (Establishment, implementation and monitoring)</t>
+  </si>
+  <si>
+    <t>234,960,000.00</t>
+  </si>
+  <si>
+    <t>Advertsing and media services</t>
+  </si>
+  <si>
+    <t>Information, Education and Communication (IEC) materials</t>
+  </si>
+  <si>
+    <t>50,000,000.00</t>
+  </si>
+  <si>
+    <t>Advertising and media services</t>
+  </si>
+  <si>
+    <t>704,450,000.00</t>
+  </si>
+  <si>
+    <t>Corporate Social Responsibility</t>
+  </si>
+  <si>
+    <t>45,000,000.00</t>
+  </si>
+  <si>
+    <t>Accomodation and conference facilities</t>
+  </si>
+  <si>
+    <t>30,000,000.00</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of electrical equipment,machinery,office tools and equipment</t>
+  </si>
+  <si>
+    <t>559,632,000.00</t>
+  </si>
+  <si>
+    <t>ICT Training and capacity building</t>
+  </si>
+  <si>
+    <t>85,000,000.00</t>
+  </si>
+  <si>
+    <t>ICT Hardware and Software Solutions</t>
+  </si>
+  <si>
+    <t>6,958,400,000.00</t>
+  </si>
+  <si>
+    <t>Disaster Recovery planning and business continuity</t>
+  </si>
+  <si>
+    <t>286,000,000.00</t>
+  </si>
+  <si>
+    <t>Videography</t>
+  </si>
+  <si>
+    <t>FURNITURE  &amp; FITTINGS</t>
+  </si>
+  <si>
+    <t>364,800,000.00</t>
+  </si>
+  <si>
+    <t>Uniforms, curtains, protective wear and carpets</t>
+  </si>
+  <si>
+    <t>1,800,000.00</t>
+  </si>
+  <si>
+    <t>Land and Property Development Services</t>
+  </si>
+  <si>
+    <t>1,000,000,000.00</t>
+  </si>
+  <si>
+    <t>Security services</t>
+  </si>
+  <si>
+    <t>10,000,000.00</t>
+  </si>
+  <si>
+    <t>Events management</t>
+  </si>
+  <si>
+    <t>2,000,000.00</t>
+  </si>
+  <si>
+    <t>Carriage, Haulage, Freight and transport hire</t>
+  </si>
+  <si>
+    <t>3,000,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Other - Professional Services</t>
+  </si>
+  <si>
+    <t>51,600,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>3,027,000,000.00</t>
+  </si>
+  <si>
     <t>OFFICE EQUIPMENT</t>
   </si>
   <si>
-    <t>10,000,000.00</t>
-[...7 lines deleted...]
-  <si>
     <t>Cleaning Expenses</t>
   </si>
   <si>
     <t>240,000,000.00</t>
   </si>
   <si>
     <t>Office Rent</t>
   </si>
   <si>
     <t>1,715,740,752.00</t>
   </si>
   <si>
     <t>Equipment Maintenance, Servicing and Repairs</t>
   </si>
   <si>
-    <t>30,000,000.00</t>
-[...137 lines deleted...]
-    <t>3,000,000.00</t>
+    <t>Drinking Water</t>
+  </si>
+  <si>
+    <t>60,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>26,613,014,280.00</t>
+    <t>26,801,014,280.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -660,54 +666,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E44"/>
+  <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C44" sqref="C44"/>
+      <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="83.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
@@ -1028,68 +1034,68 @@
     <row r="21" spans="1:5">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21" t="s">
         <v>44</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22" t="s">
         <v>46</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1181,102 +1187,102 @@
     <row r="30" spans="1:5">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30" t="s">
         <v>61</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" s="3" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>70</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1300,158 +1306,175 @@
     <row r="37" spans="1:5">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37" t="s">
         <v>74</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38" t="s">
         <v>76</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>39</v>
+        <v>77</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41" t="s">
         <v>81</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>31</v>
+        <v>82</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
-      <c r="A44" t="s">
+      <c r="A44">
+        <v>42</v>
+      </c>
+      <c r="B44" t="s">
         <v>86</v>
       </c>
-      <c r="B44" s="4" t="s">
+      <c r="C44" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="C44" s="4" t="s">
+      <c r="D44" t="s">
+        <v>8</v>
+      </c>
+      <c r="E44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" t="s">
         <v>88</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="B45" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="C45" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D45" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>