--- v1 (2026-10-16)
+++ v2 (2026-11-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Uganda Registration Services Bureau Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
@@ -292,51 +292,51 @@
   <si>
     <t>1,715,740,752.00</t>
   </si>
   <si>
     <t>Equipment Maintenance, Servicing and Repairs</t>
   </si>
   <si>
     <t>Drinking Water</t>
   </si>
   <si>
     <t>60,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>26,801,014,280.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -662,51 +662,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="83.822" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
@@ -1441,87 +1441,69 @@
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Procurement Plan</vt:lpstr>
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>