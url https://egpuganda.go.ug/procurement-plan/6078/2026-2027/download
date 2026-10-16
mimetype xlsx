--- v0 (2026-08-05)
+++ v1 (2026-10-16)
@@ -67,270 +67,270 @@
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Building and construction materials</t>
   </si>
   <si>
     <t>1,749,000,000.00</t>
   </si>
   <si>
     <t>Agricultural tools</t>
   </si>
   <si>
     <t>410,000,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>3,082,366,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>970,000,000.00</t>
+    <t>986,000,000.00</t>
   </si>
   <si>
     <t>Workshops and Seminars</t>
   </si>
   <si>
     <t>3,571,250,000.00</t>
   </si>
   <si>
     <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
   </si>
   <si>
     <t>3,890,000,000.00</t>
   </si>
   <si>
     <t>Repair &amp; Rennovation of Properties</t>
   </si>
   <si>
     <t>70,000,000.00</t>
   </si>
   <si>
     <t>Sewing supplies and accessories</t>
   </si>
   <si>
     <t>50,000,000.00</t>
   </si>
   <si>
     <t>Catering services</t>
   </si>
   <si>
     <t>369,000,000.00</t>
   </si>
   <si>
     <t>Catering Services</t>
   </si>
   <si>
     <t>152,000,000.00</t>
   </si>
   <si>
     <t>Consultancy, Monitoring and Evaluation Surveys (Health, Water and Environment)</t>
   </si>
   <si>
     <t>1,759,928,000.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
-    <t>899,050,000.00</t>
+    <t>969,050,000.00</t>
   </si>
   <si>
     <t>Transportation repair or maintenance services</t>
   </si>
   <si>
-    <t>345,500,000.00</t>
+    <t>385,500,000.00</t>
   </si>
   <si>
     <t>Tyres, tubes and batteries</t>
   </si>
   <si>
-    <t>287,000,000.00</t>
+    <t>302,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
     <t>1,046,000,000.00</t>
   </si>
   <si>
     <t>OFFICE EQUIPMENT</t>
   </si>
   <si>
     <t>56,000,000.00</t>
   </si>
   <si>
     <t>Advertising and media services</t>
   </si>
   <si>
     <t>385,000,000.00</t>
   </si>
   <si>
     <t>Air Tickets</t>
   </si>
   <si>
     <t>1,020,000,000.00</t>
   </si>
   <si>
     <t>Office equipment, stationery and consumables</t>
   </si>
   <si>
     <t>8,000,000.00</t>
   </si>
   <si>
+    <t>Entertainment services</t>
+  </si>
+  <si>
+    <t>396,000,000.00</t>
+  </si>
+  <si>
+    <t>Advertising</t>
+  </si>
+  <si>
+    <t>80,000,000.00</t>
+  </si>
+  <si>
+    <t>Books, Periodicals &amp; Newspapers</t>
+  </si>
+  <si>
+    <t>251,340,000.00</t>
+  </si>
+  <si>
     <t>ICT Hardware and Software Solutions</t>
   </si>
   <si>
     <t>1,895,000,000.00</t>
   </si>
   <si>
+    <t>Relief and Non-relief items</t>
+  </si>
+  <si>
+    <t>3,600,000,000.00</t>
+  </si>
+  <si>
+    <t>Building and facility maintenance and repair services</t>
+  </si>
+  <si>
+    <t>530,000,000.00</t>
+  </si>
+  <si>
+    <t>Hotels and lodging and meeting facilities</t>
+  </si>
+  <si>
+    <t>20,000,000.00</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of electrical equipment, machinery, office tools and equipment</t>
+  </si>
+  <si>
+    <t>60,000,000.00</t>
+  </si>
+  <si>
+    <t>Property Management System maintenance</t>
+  </si>
+  <si>
+    <t>170,000,000.00</t>
+  </si>
+  <si>
+    <t>Air ticketing, tours and travel</t>
+  </si>
+  <si>
+    <t>392,000,000.00</t>
+  </si>
+  <si>
+    <t>Food, beverages and related products</t>
+  </si>
+  <si>
+    <t>688,000,000.00</t>
+  </si>
+  <si>
     <t>Insurance Services</t>
   </si>
   <si>
     <t>728,131,000.00</t>
   </si>
   <si>
-    <t>Air ticketing, tours and travel</t>
-[...4 lines deleted...]
-  <si>
     <t>Procurement and Logistics Management</t>
   </si>
   <si>
-    <t>60,000,000.00</t>
-[...7 lines deleted...]
-  <si>
     <t>Cleaning and compound maintenance</t>
   </si>
   <si>
     <t>120,000,000.00</t>
   </si>
   <si>
     <t>Cleaning and janitorial services</t>
   </si>
   <si>
     <t>160,000,000.00</t>
   </si>
   <si>
     <t>Office Rent</t>
   </si>
   <si>
     <t>4,400,000,000.00</t>
   </si>
   <si>
-    <t>Building and facility maintenance and repair services</t>
-[...4 lines deleted...]
-  <si>
     <t>Postage and Courier</t>
   </si>
   <si>
     <t>48,000,000.00</t>
   </si>
   <si>
     <t>Advertsing and media services</t>
   </si>
   <si>
-    <t>40,000,000.00</t>
-[...5 lines deleted...]
-    <t>251,340,000.00</t>
+    <t>140,000,000.00</t>
   </si>
   <si>
     <t>Staff Funeral Grant</t>
   </si>
   <si>
     <t>FURNITURE  &amp; FITTINGS</t>
   </si>
   <si>
     <t>250,000,000.00</t>
   </si>
   <si>
     <t>Clothing</t>
   </si>
   <si>
     <t>100,000,000.00</t>
   </si>
   <si>
-    <t>Food, beverages and related products</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>35,208,565,000.00</t>
+    <t>35,449,565,000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1255,51 +1255,51 @@
     <row r="34" spans="1:5">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34" t="s">
         <v>70</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>25</v>
+        <v>63</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1357,85 +1357,85 @@
     <row r="40" spans="1:5">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40" t="s">
         <v>81</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41" t="s">
         <v>83</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" s="3" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43" t="s">
+        <v>86</v>
+      </c>
+      <c r="C43" s="3" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
     </row>