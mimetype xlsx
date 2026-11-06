--- v1 (2026-10-16)
+++ v2 (2026-11-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Office of the Prime Minister Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
@@ -79,264 +79,264 @@
   <si>
     <t>410,000,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>3,082,366,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
     <t>986,000,000.00</t>
   </si>
   <si>
     <t>Workshops and Seminars</t>
   </si>
   <si>
     <t>3,571,250,000.00</t>
   </si>
   <si>
     <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
   </si>
   <si>
-    <t>3,890,000,000.00</t>
+    <t>3,708,000,000.00</t>
   </si>
   <si>
     <t>Repair &amp; Rennovation of Properties</t>
   </si>
   <si>
     <t>70,000,000.00</t>
   </si>
   <si>
     <t>Sewing supplies and accessories</t>
   </si>
   <si>
     <t>50,000,000.00</t>
   </si>
   <si>
     <t>Catering services</t>
   </si>
   <si>
     <t>369,000,000.00</t>
   </si>
   <si>
     <t>Catering Services</t>
   </si>
   <si>
     <t>152,000,000.00</t>
   </si>
   <si>
     <t>Consultancy, Monitoring and Evaluation Surveys (Health, Water and Environment)</t>
   </si>
   <si>
     <t>1,759,928,000.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
     <t>969,050,000.00</t>
   </si>
   <si>
     <t>Transportation repair or maintenance services</t>
   </si>
   <si>
     <t>385,500,000.00</t>
   </si>
   <si>
     <t>Tyres, tubes and batteries</t>
   </si>
   <si>
-    <t>302,000,000.00</t>
+    <t>484,000,000.00</t>
+  </si>
+  <si>
+    <t>OFFICE EQUIPMENT</t>
+  </si>
+  <si>
+    <t>56,000,000.00</t>
+  </si>
+  <si>
+    <t>Advertising and media services</t>
+  </si>
+  <si>
+    <t>385,000,000.00</t>
+  </si>
+  <si>
+    <t>Air Tickets</t>
+  </si>
+  <si>
+    <t>1,020,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
-    <t>1,046,000,000.00</t>
-[...17 lines deleted...]
-    <t>1,020,000,000.00</t>
+    <t>1,080,000,000.00</t>
   </si>
   <si>
     <t>Office equipment, stationery and consumables</t>
   </si>
   <si>
     <t>8,000,000.00</t>
   </si>
   <si>
+    <t>ICT Hardware and Software Solutions</t>
+  </si>
+  <si>
+    <t>1,895,000,000.00</t>
+  </si>
+  <si>
+    <t>Hotels and lodging and meeting facilities</t>
+  </si>
+  <si>
+    <t>20,000,000.00</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of electrical equipment, machinery, office tools and equipment</t>
+  </si>
+  <si>
+    <t>60,000,000.00</t>
+  </si>
+  <si>
+    <t>Property Management System maintenance</t>
+  </si>
+  <si>
+    <t>170,000,000.00</t>
+  </si>
+  <si>
+    <t>Air ticketing, tours and travel</t>
+  </si>
+  <si>
+    <t>392,000,000.00</t>
+  </si>
+  <si>
     <t>Entertainment services</t>
   </si>
   <si>
     <t>396,000,000.00</t>
   </si>
   <si>
+    <t>Food, beverages and related products</t>
+  </si>
+  <si>
+    <t>688,000,000.00</t>
+  </si>
+  <si>
+    <t>Insurance Services</t>
+  </si>
+  <si>
+    <t>728,131,000.00</t>
+  </si>
+  <si>
+    <t>Procurement and Logistics Management</t>
+  </si>
+  <si>
+    <t>Cleaning and compound maintenance</t>
+  </si>
+  <si>
+    <t>120,000,000.00</t>
+  </si>
+  <si>
+    <t>Cleaning and janitorial services</t>
+  </si>
+  <si>
+    <t>160,000,000.00</t>
+  </si>
+  <si>
+    <t>Office Rent</t>
+  </si>
+  <si>
+    <t>4,400,000,000.00</t>
+  </si>
+  <si>
+    <t>Building and facility maintenance and repair services</t>
+  </si>
+  <si>
+    <t>530,000,000.00</t>
+  </si>
+  <si>
+    <t>Postage and Courier</t>
+  </si>
+  <si>
+    <t>48,000,000.00</t>
+  </si>
+  <si>
+    <t>Advertsing and media services</t>
+  </si>
+  <si>
+    <t>140,000,000.00</t>
+  </si>
+  <si>
+    <t>Books, Periodicals &amp; Newspapers</t>
+  </si>
+  <si>
+    <t>251,340,000.00</t>
+  </si>
+  <si>
+    <t>Staff Funeral Grant</t>
+  </si>
+  <si>
+    <t>FURNITURE  &amp; FITTINGS</t>
+  </si>
+  <si>
+    <t>250,000,000.00</t>
+  </si>
+  <si>
+    <t>Clothing</t>
+  </si>
+  <si>
+    <t>100,000,000.00</t>
+  </si>
+  <si>
     <t>Advertising</t>
   </si>
   <si>
     <t>80,000,000.00</t>
   </si>
   <si>
-    <t>Books, Periodicals &amp; Newspapers</t>
-[...10 lines deleted...]
-  <si>
     <t>Relief and Non-relief items</t>
   </si>
   <si>
     <t>3,600,000,000.00</t>
   </si>
   <si>
-    <t>Building and facility maintenance and repair services</t>
-[...88 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>35,449,565,000.00</t>
+    <t>35,483,565,000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -662,51 +662,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C44" sqref="C44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="85.821" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
@@ -1187,119 +1187,119 @@
     <row r="30" spans="1:5">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30" t="s">
         <v>62</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" s="3" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" s="3" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" s="3" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36" t="s">
         <v>73</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1323,85 +1323,85 @@
     <row r="38" spans="1:5">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38" t="s">
         <v>77</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39" t="s">
         <v>79</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" s="3" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" s="3" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42" t="s">
         <v>84</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1424,87 +1424,69 @@
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>88</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>89</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Procurement Plan</vt:lpstr>
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>