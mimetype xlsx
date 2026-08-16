--- v0 (2026-07-21)
+++ v1 (2026-08-16)
@@ -55,51 +55,51 @@
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Advertsing and media services</t>
   </si>
   <si>
     <t>10,000,000.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Workshops and Seminars</t>
   </si>
   <si>
     <t>17,451,927,090.00</t>
   </si>
   <si>
     <t>Entertainment services</t>
   </si>
   <si>
-    <t>611,540,252,970.00</t>
+    <t>9,772,622,970.00</t>
   </si>
   <si>
     <t>Tyres, tubes and batteries</t>
   </si>
   <si>
     <t>3,413,000,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>4,082,000,000.00</t>
   </si>
   <si>
     <t>Advertising and media services</t>
   </si>
   <si>
     <t>6,215,938,500.00</t>
   </si>
   <si>
     <t>Books, Periodicals &amp; Newspapers</t>
   </si>
   <si>
     <t>950,177,500.00</t>
   </si>
@@ -130,225 +130,225 @@
   <si>
     <t>Postage and Courier</t>
   </si>
   <si>
     <t>66,300,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
     <t>555,233,000.00</t>
   </si>
   <si>
     <t>Accomodation and conference facilities</t>
   </si>
   <si>
     <t>1,401,784,000.00</t>
   </si>
   <si>
     <t>Transportation repair or maintenance services</t>
   </si>
   <si>
     <t>4,506,000,000.00</t>
   </si>
   <si>
+    <t>Other Categories</t>
+  </si>
+  <si>
+    <t>49,560,000.00</t>
+  </si>
+  <si>
+    <t>Cleaning Expenses</t>
+  </si>
+  <si>
+    <t>1,792,010,240.00</t>
+  </si>
+  <si>
+    <t>Sports equipment and accessories</t>
+  </si>
+  <si>
+    <t>138,259,000.00</t>
+  </si>
+  <si>
+    <t>Exterior property cleaning and maintenance</t>
+  </si>
+  <si>
+    <t>40,000,000.00</t>
+  </si>
+  <si>
+    <t>Personal safety and protection</t>
+  </si>
+  <si>
+    <t>60,000,000.00</t>
+  </si>
+  <si>
+    <t>Managing, and publicizing marketable clothing lines and labels for wholesale and retail distribution worldwide.</t>
+  </si>
+  <si>
+    <t>149,300,000.00</t>
+  </si>
+  <si>
+    <t>Equipment Maintenance, Servicing and Repairs</t>
+  </si>
+  <si>
+    <t>2,184,759,800.00</t>
+  </si>
+  <si>
+    <t>Industrial spares, lubricants and consumables/agrochemicals</t>
+  </si>
+  <si>
+    <t>260,390,000.00</t>
+  </si>
+  <si>
+    <t>Hire of Machinery</t>
+  </si>
+  <si>
+    <t>25,000,000.00</t>
+  </si>
+  <si>
+    <t>Components for information technology or broadcasting or telecommunications</t>
+  </si>
+  <si>
+    <t>2,188,355,042.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">General Stationery </t>
+  </si>
+  <si>
+    <t>314,107,000.00</t>
+  </si>
+  <si>
+    <t>Office equipment, stationery and consumables</t>
+  </si>
+  <si>
+    <t>6,803,945,000.00</t>
+  </si>
+  <si>
+    <t>Insurance Services</t>
+  </si>
+  <si>
+    <t>14,000,000.00</t>
+  </si>
+  <si>
+    <t>Permanent buildings and structures</t>
+  </si>
+  <si>
+    <t>19,426,000,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>13,015,000,000.00</t>
+  </si>
+  <si>
+    <t>Computer Equipment and Accessories</t>
+  </si>
+  <si>
+    <t>4,199,932,875.00</t>
+  </si>
+  <si>
+    <t>Office furniture and furnishings</t>
+  </si>
+  <si>
+    <t>970,400,000.00</t>
+  </si>
+  <si>
+    <t>Computer programming and software development</t>
+  </si>
+  <si>
+    <t>1,446,567,125.00</t>
+  </si>
+  <si>
+    <t>Information services</t>
+  </si>
+  <si>
+    <t>1,606,824,016.00</t>
+  </si>
+  <si>
+    <t>Scrap and waste materials</t>
+  </si>
+  <si>
+    <t>85,974,000.00</t>
+  </si>
+  <si>
+    <t>Hygiene products, Toilet paper, Serviettes, Washing powder and Sanitary pads</t>
+  </si>
+  <si>
+    <t>650,000,000.00</t>
+  </si>
+  <si>
+    <t>Plumbing materials</t>
+  </si>
+  <si>
+    <t>205,000,000.00</t>
+  </si>
+  <si>
+    <t>Electrical equipment and components and supplies</t>
+  </si>
+  <si>
+    <t>200,000,000.00</t>
+  </si>
+  <si>
+    <t>Building and facility maintenance and repair services</t>
+  </si>
+  <si>
+    <t>1,978,609,304.00</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of electrical equipment, machinery, office tools and equipment</t>
+  </si>
+  <si>
+    <t>455,102,968.00</t>
+  </si>
+  <si>
+    <t>Healthcare, Medical and Clinical Services</t>
+  </si>
+  <si>
+    <t>158,743,000.00</t>
+  </si>
+  <si>
+    <t>Drugs, laboratory, hospital equipment, pharmaceutical products and pharmaceutical preparations</t>
+  </si>
+  <si>
+    <t>30,000,000.00</t>
+  </si>
+  <si>
     <t>Employment placement/recruitment</t>
   </si>
   <si>
     <t>53,689,556.00</t>
   </si>
   <si>
-    <t>Other Categories</t>
-[...160 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>712,005,126,386.00</t>
+    <t>110,237,496,386.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>