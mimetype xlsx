--- v0 (2026-08-12)
+++ v1 (2026-10-16)
@@ -14,404 +14,155 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>Mukono District Local Government Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
-    <t>Well drilling and operation equipment</t>
-[...2 lines deleted...]
-    <t>318,800,000.00</t>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>228,000,000.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
-    <t>Surverying Boreholes</t>
+    <t>Gaseous fuels and additives</t>
+  </si>
+  <si>
+    <t>222,281,649.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">General Stationery </t>
+  </si>
+  <si>
+    <t>22,500,000.00</t>
+  </si>
+  <si>
+    <t>Engraving</t>
+  </si>
+  <si>
+    <t>11,000,000.00</t>
+  </si>
+  <si>
+    <t>Consumer electronics, communication equipment, computers, computer software and consumables and optical products</t>
+  </si>
+  <si>
+    <t>28,000,000.00</t>
+  </si>
+  <si>
+    <t>Catering services</t>
+  </si>
+  <si>
+    <t>34,000,000.00</t>
+  </si>
+  <si>
+    <t>Advertising and media services</t>
+  </si>
+  <si>
+    <t>304,000,000.00</t>
+  </si>
+  <si>
+    <t>Civil engineering and Construction of buildings &amp; carpentry</t>
+  </si>
+  <si>
+    <t>1,744,410,288.00</t>
+  </si>
+  <si>
+    <t>Pipes &amp; Fittings, Water Tanks, Test Benches, Pumps, Valves and Water Meters</t>
+  </si>
+  <si>
+    <t>5,000,000.00</t>
+  </si>
+  <si>
+    <t>Classroom and instructional and institutional furniture and fixtures</t>
+  </si>
+  <si>
+    <t>300,000,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>10,000,000.00</t>
   </si>
   <si>
-    <t>Building and construction materials</t>
-[...53 lines deleted...]
-    <t>Advertsing and media services</t>
+    <t>Toners and Cartridges</t>
   </si>
   <si>
     <t>2,000,000.00</t>
   </si>
   <si>
-    <t>Fuels</t>
-[...247 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>97,299,957,886.00</t>
+    <t>2,911,191,937.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -747,60 +498,60 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E59"/>
+  <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C59" sqref="C59"/>
+      <selection activeCell="C15" sqref="C15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="116.817" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="112.818" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
@@ -989,811 +740,63 @@
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15">
-[...2 lines deleted...]
-      <c r="B15" t="s">
+      <c r="A15" t="s">
         <v>32</v>
       </c>
-      <c r="C15" s="3" t="s">
+      <c r="B15" s="4" t="s">
         <v>33</v>
       </c>
+      <c r="C15" s="4" t="s">
+        <v>34</v>
+      </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>9</v>
-[...746 lines deleted...]
-      <c r="E59" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>