--- v1 (2026-10-16)
+++ v2 (2026-11-06)
@@ -1,174 +1,216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Mukono District Local Government Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
   </si>
   <si>
     <t>228,000,000.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Gaseous fuels and additives</t>
   </si>
   <si>
-    <t>222,281,649.00</t>
+    <t>283,281,649.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>22,500,000.00</t>
+    <t>36,500,000.00</t>
   </si>
   <si>
     <t>Engraving</t>
   </si>
   <si>
     <t>11,000,000.00</t>
   </si>
   <si>
     <t>Consumer electronics, communication equipment, computers, computer software and consumables and optical products</t>
   </si>
   <si>
     <t>28,000,000.00</t>
   </si>
   <si>
     <t>Catering services</t>
   </si>
   <si>
-    <t>34,000,000.00</t>
+    <t>114,000,000.00</t>
   </si>
   <si>
     <t>Advertising and media services</t>
   </si>
   <si>
     <t>304,000,000.00</t>
   </si>
   <si>
     <t>Civil engineering and Construction of buildings &amp; carpentry</t>
   </si>
   <si>
     <t>1,744,410,288.00</t>
   </si>
   <si>
     <t>Pipes &amp; Fittings, Water Tanks, Test Benches, Pumps, Valves and Water Meters</t>
   </si>
   <si>
     <t>5,000,000.00</t>
   </si>
   <si>
     <t>Classroom and instructional and institutional furniture and fixtures</t>
   </si>
   <si>
     <t>300,000,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
+    <t>14,955,870.00</t>
+  </si>
+  <si>
+    <t>Toners and Cartridges</t>
+  </si>
+  <si>
+    <t>2,000,000.00</t>
+  </si>
+  <si>
+    <t>Building and construction materials</t>
+  </si>
+  <si>
+    <t>18,606,000.00</t>
+  </si>
+  <si>
+    <t>Tree Seedlings</t>
+  </si>
+  <si>
+    <t>64,000,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Other - Professional Services</t>
+  </si>
+  <si>
+    <t>696,000,000.00</t>
+  </si>
+  <si>
+    <t>Cleaning equipment, materials and toiletries</t>
+  </si>
+  <si>
+    <t>184,000,000.00</t>
+  </si>
+  <si>
+    <t>Hotels and lodging and meeting facilities</t>
+  </si>
+  <si>
+    <t>30,000,000.00</t>
+  </si>
+  <si>
+    <t>Signage and accessories</t>
+  </si>
+  <si>
     <t>10,000,000.00</t>
   </si>
   <si>
-    <t>Toners and Cartridges</t>
-[...2 lines deleted...]
-    <t>2,000,000.00</t>
+    <t>Tyres, tubes and batteries</t>
+  </si>
+  <si>
+    <t>3,300,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>2,911,191,937.00</t>
+    <t>4,077,053,807.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -494,58 +536,58 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E15"/>
+  <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C15" sqref="C15"/>
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="112.818" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
@@ -740,110 +782,211 @@
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14" t="s">
         <v>30</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:5">
-      <c r="A15" t="s">
+      <c r="A15">
+        <v>13</v>
+      </c>
+      <c r="B15" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="C15" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="C15" s="4" t="s">
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
         <v>34</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="C16" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19">
+        <v>17</v>
+      </c>
+      <c r="B19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20">
+        <v>18</v>
+      </c>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Procurement Plan</vt:lpstr>
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>