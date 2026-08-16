--- v0 (2026-07-16)
+++ v1 (2026-08-16)
@@ -14,137 +14,254 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Mpigi District Local Government Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>35,800,000.00</t>
+    <t>39,800,000.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Information services</t>
   </si>
   <si>
     <t>7,500,000.00</t>
   </si>
   <si>
     <t>Equipment Maintenance, Servicing and Repairs</t>
   </si>
   <si>
     <t>36,400,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
+    <t>106,470,000.00</t>
+  </si>
+  <si>
+    <t>Hospitality services</t>
+  </si>
+  <si>
+    <t>122,000,000.00</t>
+  </si>
+  <si>
+    <t>Gaseous fuels and additives</t>
+  </si>
+  <si>
+    <t>661,748,000.00</t>
+  </si>
+  <si>
+    <t>Advertising and media services</t>
+  </si>
+  <si>
     <t>30,200,000.00</t>
   </si>
   <si>
-    <t>Hospitality services</t>
-[...16 lines deleted...]
-  <si>
     <t>Cleaning and janitorial services</t>
   </si>
   <si>
-    <t>9,815,600.00</t>
+    <t>10,715,600.00</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
-    <t>19,500,000.00</t>
+    <t>23,500,000.00</t>
+  </si>
+  <si>
+    <t>Food, beverages and related products</t>
+  </si>
+  <si>
+    <t>295,802,000.00</t>
+  </si>
+  <si>
+    <t>Printing, Stationery, Photocopying and Binding</t>
+  </si>
+  <si>
+    <t>97,691,000.00</t>
+  </si>
+  <si>
+    <t>Nonresidential building construction services</t>
+  </si>
+  <si>
+    <t>2,210,856,000.00</t>
+  </si>
+  <si>
+    <t>Agricultural and forestry and landscape machinery and equipment</t>
+  </si>
+  <si>
+    <t>637,008,000.00</t>
+  </si>
+  <si>
+    <t>Fuels</t>
+  </si>
+  <si>
+    <t>1,150,658,504.00</t>
+  </si>
+  <si>
+    <t>Computer services</t>
+  </si>
+  <si>
+    <t>8,800,000.00</t>
+  </si>
+  <si>
+    <t>Building and facility maintenance and repair services</t>
+  </si>
+  <si>
+    <t>1,265,251,394.00</t>
+  </si>
+  <si>
+    <t>Advertsing and media services</t>
+  </si>
+  <si>
+    <t>6,000,000.00</t>
+  </si>
+  <si>
+    <t>Items for Disposal</t>
+  </si>
+  <si>
+    <t>1,000,000.00</t>
+  </si>
+  <si>
+    <t>Well drilling and construction services</t>
+  </si>
+  <si>
+    <t>432,800,000.00</t>
+  </si>
+  <si>
+    <t>Geotechnical Materials Testing</t>
+  </si>
+  <si>
+    <t>Branding of Corporate and Promotional Items</t>
+  </si>
+  <si>
+    <t>5,500,000.00</t>
+  </si>
+  <si>
+    <t>Building, Construction, Architectural, Plumbing and Carpentry Works</t>
+  </si>
+  <si>
+    <t>839,745,857.00</t>
+  </si>
+  <si>
+    <t>Consumer electronics, communication equipment, computers, computer software and consumables and optical products</t>
+  </si>
+  <si>
+    <t>98,400,000.00</t>
+  </si>
+  <si>
+    <t>Heavy construction services</t>
+  </si>
+  <si>
+    <t>681,418,048.00</t>
+  </si>
+  <si>
+    <t>Office supplies</t>
+  </si>
+  <si>
+    <t>23,000,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Other - Professional Services</t>
+  </si>
+  <si>
+    <t>25,000,000.00</t>
+  </si>
+  <si>
+    <t>Community and social services</t>
+  </si>
+  <si>
+    <t>87,190,670.00</t>
+  </si>
+  <si>
+    <t>Land and Property Development Services</t>
+  </si>
+  <si>
+    <t>6,500,000.00</t>
+  </si>
+  <si>
+    <t>Construction of buildings and carpentry</t>
+  </si>
+  <si>
+    <t>13,127,248.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>399,415,600.00</t>
+    <t>8,925,082,321.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -480,60 +597,60 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E12"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C12" sqref="C12"/>
+      <selection activeCell="C32" sqref="C32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="47.827" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="112.818" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
@@ -671,63 +788,403 @@
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5">
-      <c r="A12" t="s">
+      <c r="A12">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s">
         <v>28</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="C13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15">
+        <v>13</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19">
+        <v>17</v>
+      </c>
+      <c r="B19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20">
+        <v>18</v>
+      </c>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22">
+        <v>20</v>
+      </c>
+      <c r="B22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23">
+        <v>21</v>
+      </c>
+      <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24">
+        <v>22</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25">
+        <v>23</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26">
+        <v>24</v>
+      </c>
+      <c r="B26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27">
+        <v>25</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28">
+        <v>26</v>
+      </c>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29">
+        <v>27</v>
+      </c>
+      <c r="B29" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30">
+        <v>28</v>
+      </c>
+      <c r="B30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s">
+        <v>65</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>