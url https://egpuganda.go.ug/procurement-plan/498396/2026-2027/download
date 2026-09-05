--- v1 (2026-08-16)
+++ v2 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Mpigi District Local Government Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
     <t>39,800,000.00</t>
   </si>
   <si>
@@ -73,195 +73,207 @@
   <si>
     <t>7,500,000.00</t>
   </si>
   <si>
     <t>Equipment Maintenance, Servicing and Repairs</t>
   </si>
   <si>
     <t>36,400,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>106,470,000.00</t>
   </si>
   <si>
     <t>Hospitality services</t>
   </si>
   <si>
     <t>122,000,000.00</t>
   </si>
   <si>
     <t>Gaseous fuels and additives</t>
   </si>
   <si>
-    <t>661,748,000.00</t>
+    <t>787,681,413.00</t>
   </si>
   <si>
     <t>Advertising and media services</t>
   </si>
   <si>
     <t>30,200,000.00</t>
   </si>
   <si>
     <t>Cleaning and janitorial services</t>
   </si>
   <si>
     <t>10,715,600.00</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
     <t>23,500,000.00</t>
   </si>
   <si>
     <t>Food, beverages and related products</t>
   </si>
   <si>
-    <t>295,802,000.00</t>
+    <t>386,602,000.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
-    <t>97,691,000.00</t>
+    <t>151,383,277.00</t>
   </si>
   <si>
     <t>Nonresidential building construction services</t>
   </si>
   <si>
     <t>2,210,856,000.00</t>
   </si>
   <si>
     <t>Agricultural and forestry and landscape machinery and equipment</t>
   </si>
   <si>
     <t>637,008,000.00</t>
   </si>
   <si>
     <t>Fuels</t>
   </si>
   <si>
     <t>1,150,658,504.00</t>
   </si>
   <si>
     <t>Computer services</t>
   </si>
   <si>
     <t>8,800,000.00</t>
   </si>
   <si>
     <t>Building and facility maintenance and repair services</t>
   </si>
   <si>
-    <t>1,265,251,394.00</t>
+    <t>1,461,044,291.00</t>
   </si>
   <si>
     <t>Advertsing and media services</t>
   </si>
   <si>
-    <t>6,000,000.00</t>
+    <t>8,200,000.00</t>
   </si>
   <si>
     <t>Items for Disposal</t>
   </si>
   <si>
     <t>1,000,000.00</t>
   </si>
   <si>
     <t>Well drilling and construction services</t>
   </si>
   <si>
     <t>432,800,000.00</t>
   </si>
   <si>
     <t>Geotechnical Materials Testing</t>
   </si>
   <si>
     <t>Branding of Corporate and Promotional Items</t>
   </si>
   <si>
     <t>5,500,000.00</t>
   </si>
   <si>
     <t>Building, Construction, Architectural, Plumbing and Carpentry Works</t>
   </si>
   <si>
     <t>839,745,857.00</t>
   </si>
   <si>
     <t>Consumer electronics, communication equipment, computers, computer software and consumables and optical products</t>
   </si>
   <si>
     <t>98,400,000.00</t>
   </si>
   <si>
     <t>Heavy construction services</t>
   </si>
   <si>
     <t>681,418,048.00</t>
   </si>
   <si>
     <t>Office supplies</t>
   </si>
   <si>
-    <t>23,000,000.00</t>
+    <t>57,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
-    <t>25,000,000.00</t>
+    <t>288,000,000.00</t>
   </si>
   <si>
     <t>Community and social services</t>
   </si>
   <si>
-    <t>87,190,670.00</t>
+    <t>106,190,670.00</t>
   </si>
   <si>
     <t>Land and Property Development Services</t>
   </si>
   <si>
     <t>6,500,000.00</t>
   </si>
   <si>
     <t>Construction of buildings and carpentry</t>
   </si>
   <si>
     <t>13,127,248.00</t>
   </si>
   <si>
+    <t>Workshops and Seminars</t>
+  </si>
+  <si>
+    <t>44,800,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>12,990,623.00</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>8,925,082,321.00</t>
+    <t>9,767,291,531.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -597,54 +609,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C32" sqref="C32"/>
+      <selection activeCell="C34" sqref="C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="112.818" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
@@ -1128,63 +1140,97 @@
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31" t="s">
         <v>63</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:5">
-      <c r="A32" t="s">
+      <c r="A32">
+        <v>30</v>
+      </c>
+      <c r="B32" t="s">
         <v>65</v>
       </c>
-      <c r="B32" s="4" t="s">
+      <c r="C32" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C32" s="4" t="s">
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
         <v>67</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32" t="s">
+      <c r="C33" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>69</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>