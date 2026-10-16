--- v0 (2026-07-28)
+++ v1 (2026-10-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Ministry of Water &amp; Environment Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
     <t>1,004,332,200.00</t>
   </si>
   <si>
@@ -115,186 +115,186 @@
   <si>
     <t>1,750,500,000.00</t>
   </si>
   <si>
     <t>Gaseous fuels and additives</t>
   </si>
   <si>
     <t>10,171,000,000.00</t>
   </si>
   <si>
     <t>Geotechnical Materials Testing</t>
   </si>
   <si>
     <t>50,000,000.00</t>
   </si>
   <si>
     <t>Well drilling and construction services</t>
   </si>
   <si>
     <t>2,790,000,000.00</t>
   </si>
   <si>
     <t>Construction of water projects</t>
   </si>
   <si>
-    <t>252,118,501,874.00</t>
+    <t>253,118,501,874.00</t>
   </si>
   <si>
     <t>Advertising and media services</t>
   </si>
   <si>
-    <t>606,936,000.00</t>
+    <t>686,936,000.00</t>
   </si>
   <si>
     <t>Books, Periodicals &amp; Newspapers</t>
   </si>
   <si>
     <t>92,010,000.00</t>
   </si>
   <si>
     <t>Components for information technology or broadcasting or telecommunications</t>
   </si>
   <si>
     <t>40,000,000.00</t>
   </si>
   <si>
     <t>Security services</t>
   </si>
   <si>
-    <t>427,800,000.00</t>
+    <t>447,800,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>1,763,895,000.00</t>
   </si>
   <si>
     <t>Equipment Maintenance, Servicing and Repairs</t>
   </si>
   <si>
-    <t>5,695,000,000.00</t>
+    <t>5,705,000,000.00</t>
   </si>
   <si>
     <t>Tree Seedlings</t>
   </si>
   <si>
     <t>2,889,499,111.00</t>
   </si>
   <si>
     <t>Information Technology Service Delivery</t>
   </si>
   <si>
     <t>20,000,000.00</t>
   </si>
   <si>
     <t>Building and construction materials</t>
   </si>
   <si>
     <t>7,607,520,000.00</t>
   </si>
   <si>
     <t>Generators and solar equipment</t>
   </si>
   <si>
     <t>3,240,000,000.00</t>
   </si>
   <si>
     <t>Pipes &amp; Fittings, Water Tanks, Test Benches, Pumps, Valves and Water Meters</t>
   </si>
   <si>
-    <t>36,565,200,000.00</t>
+    <t>37,565,200,000.00</t>
   </si>
   <si>
     <t>Uniforms, curtains, protective wear and carpets</t>
   </si>
   <si>
-    <t>642,000,000.00</t>
+    <t>692,000,000.00</t>
   </si>
   <si>
     <t>Brand visibility</t>
   </si>
   <si>
     <t>270,000,000.00</t>
   </si>
   <si>
     <t>Tyres, tubes and batteries</t>
   </si>
   <si>
-    <t>964,000,000.00</t>
+    <t>994,000,000.00</t>
   </si>
   <si>
     <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
   </si>
   <si>
-    <t>3,250,940,000.00</t>
+    <t>3,300,940,000.00</t>
   </si>
   <si>
     <t>Topographical and cadastral surveys</t>
   </si>
   <si>
     <t>Hotels and lodging and meeting facilities</t>
   </si>
   <si>
-    <t>2,673,111,400.00</t>
+    <t>2,723,111,400.00</t>
   </si>
   <si>
     <t>Environmental protection</t>
   </si>
   <si>
     <t>3,050,000,000.00</t>
   </si>
   <si>
     <t>Security and personal safety</t>
   </si>
   <si>
     <t>48,000,000.00</t>
   </si>
   <si>
     <t>Food, beverages and related products</t>
   </si>
   <si>
     <t>60,000,000.00</t>
   </si>
   <si>
     <t>Community and social services</t>
   </si>
   <si>
     <t>1,300,000,000.00</t>
   </si>
   <si>
     <t>Geological Study</t>
   </si>
   <si>
     <t>135,000,000.00</t>
   </si>
   <si>
     <t>FURNITURE  &amp; FITTINGS</t>
   </si>
   <si>
-    <t>277,500,000.00</t>
+    <t>292,500,000.00</t>
   </si>
   <si>
     <t>Accomodation and conference facilities</t>
   </si>
   <si>
     <t>1,633,000,000.00</t>
   </si>
   <si>
     <t>Water resources development and oversight</t>
   </si>
   <si>
     <t>3,747,584,000.00</t>
   </si>
   <si>
     <t>Construction and maintenance support equipment</t>
   </si>
   <si>
     <t>2,234,800,000.00</t>
   </si>
   <si>
     <t>Water and wastewater treatment supply and disposal</t>
   </si>
   <si>
     <t>49,700,000.00</t>
   </si>
@@ -304,188 +304,191 @@
   <si>
     <t>6,245,659,278.00</t>
   </si>
   <si>
     <t>Heavy construction machinery and equipment</t>
   </si>
   <si>
     <t>2,000,000,000.00</t>
   </si>
   <si>
     <t>Construction of high and Low voltage Power lines</t>
   </si>
   <si>
     <t>510,000,000.00</t>
   </si>
   <si>
     <t>Building and facility maintenance and repair services</t>
   </si>
   <si>
     <t>695,000,000.00</t>
   </si>
   <si>
     <t>Branded items- (Staff &amp; External)</t>
   </si>
   <si>
-    <t>488,000,000.00</t>
+    <t>528,000,000.00</t>
   </si>
   <si>
     <t>Computer Equipment and Accessories</t>
   </si>
   <si>
     <t>1,296,000,000.00</t>
   </si>
   <si>
     <t>Office furniture and furnishings</t>
   </si>
   <si>
     <t>756,000,000.00</t>
   </si>
   <si>
     <t>Seeds and Seedlings</t>
   </si>
   <si>
     <t>100,000,000.00</t>
   </si>
   <si>
     <t>Cleaning and janitorial supplies</t>
   </si>
   <si>
     <t>205,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>479,929,000.00</t>
+    <t>514,929,000.00</t>
   </si>
   <si>
     <t>Air Tickets</t>
   </si>
   <si>
     <t>1,400,000,000.00</t>
   </si>
   <si>
     <t>OFFICE EQUIPMENT</t>
   </si>
   <si>
     <t>Office Rent</t>
   </si>
   <si>
     <t>700,000,000.00</t>
   </si>
   <si>
     <t>Climate change management support</t>
   </si>
   <si>
     <t>4,372,080,339.00</t>
   </si>
   <si>
     <t>Vehicle Servicing</t>
   </si>
   <si>
-    <t>653,000,000.00</t>
+    <t>706,000,000.00</t>
   </si>
   <si>
     <t>General Supplies</t>
   </si>
   <si>
     <t>453,500,000.00</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
-    <t>15,000,000.00</t>
+    <t>35,000,000.00</t>
   </si>
   <si>
     <t>Feasibility studies for large projects</t>
   </si>
   <si>
     <t>3,560,942,505.00</t>
   </si>
   <si>
     <t>Solar and Renewable energy</t>
   </si>
   <si>
     <t>3,820,000,000.00</t>
   </si>
   <si>
     <t>IT equipment</t>
   </si>
   <si>
-    <t>337,000,000.00</t>
+    <t>407,000,000.00</t>
   </si>
   <si>
     <t>Professional engineering services</t>
   </si>
   <si>
     <t>1,610,000,000.00</t>
   </si>
   <si>
     <t>Other Categories</t>
   </si>
   <si>
     <t>3,063,000,000.00</t>
   </si>
   <si>
     <t>Provision of laboratory chemicals and consumables</t>
   </si>
   <si>
-    <t>817,600,000.00</t>
+    <t>862,600,000.00</t>
   </si>
   <si>
     <t>Office Furniture</t>
   </si>
   <si>
     <t>25,000,000.00</t>
   </si>
   <si>
     <t>Agricultural Inputs, Equipment and Seedlings</t>
   </si>
   <si>
     <t>10,560,000,000.00</t>
   </si>
   <si>
     <t>Environmental management</t>
   </si>
   <si>
     <t>500,000,000.00</t>
   </si>
   <si>
     <t>Laboratory and scientific equipment</t>
   </si>
   <si>
     <t>3,600,000,000.00</t>
   </si>
   <si>
     <t>Cleaning and janitorial services</t>
   </si>
   <si>
     <t>Fuels</t>
   </si>
   <si>
+    <t>460,000,000.00</t>
+  </si>
+  <si>
     <t>Consumer electronics, communication equipment, computers, computer software and consumables and optical products</t>
   </si>
   <si>
     <t>148,040,000.00</t>
   </si>
   <si>
     <t>Hire of Machinery</t>
   </si>
   <si>
     <t>180,000,000.00</t>
   </si>
   <si>
     <t>Agricultural and Natural Resource Management</t>
   </si>
   <si>
     <t>630,000,000.00</t>
   </si>
   <si>
     <t>Hand tools</t>
   </si>
   <si>
     <t>200,000,000.00</t>
   </si>
   <si>
     <t>Concrete and cement and plaster</t>
@@ -571,53 +574,50 @@
   <si>
     <t>Feasibility studies or screening of project ideas</t>
   </si>
   <si>
     <t>Research, Training and capacity building services</t>
   </si>
   <si>
     <t>346,040,000.00</t>
   </si>
   <si>
     <t>Cleaning equipment, materials and toiletries</t>
   </si>
   <si>
     <t>61,000,000.00</t>
   </si>
   <si>
     <t>Break-fast and Food</t>
   </si>
   <si>
     <t>12,000,000.00</t>
   </si>
   <si>
     <t>Surveying Equipment</t>
   </si>
   <si>
-    <t>460,000,000.00</t>
-[...1 lines deleted...]
-  <si>
     <t>Maintenance and repair of electrical equipment, machinery, office tools and equipment</t>
   </si>
   <si>
     <t>540,200,000.00</t>
   </si>
   <si>
     <t>Planning and Budgeting</t>
   </si>
   <si>
     <t>378,560,000.00</t>
   </si>
   <si>
     <t>Writing and translations</t>
   </si>
   <si>
     <t>21,840,000.00</t>
   </si>
   <si>
     <t>Agricultural and forestry and landscape machinery and equipment</t>
   </si>
   <si>
     <t>262,080,000.00</t>
   </si>
   <si>
     <t>Consultancy Service of Design and Construction Supervision of Architectures Engineering</t>
@@ -706,111 +706,108 @@
   <si>
     <t>Employment placement/recruitment</t>
   </si>
   <si>
     <t>546,000,000.00</t>
   </si>
   <si>
     <t>Calibration of laboratory equipment</t>
   </si>
   <si>
     <t>225,000,000.00</t>
   </si>
   <si>
     <t>Personal safety and protection</t>
   </si>
   <si>
     <t>Subscriptions</t>
   </si>
   <si>
     <t>Architectual and engineering consultancy</t>
   </si>
   <si>
     <t>Office supplies</t>
   </si>
   <si>
-    <t>1,006,700,000.00</t>
+    <t>1,031,700,000.00</t>
   </si>
   <si>
     <t>Hire of Venue (chairs, projector, etc)</t>
   </si>
   <si>
     <t>Lubricants and oils and greases and anti corrosives</t>
   </si>
   <si>
     <t>Survey, Urban planning and Valuation</t>
   </si>
   <si>
     <t>Car Wiring and Repairs</t>
   </si>
   <si>
     <t>440,000,000.00</t>
   </si>
   <si>
     <t>Cleaning and compound maintenance</t>
   </si>
   <si>
     <t>780,000,000.00</t>
   </si>
   <si>
     <t>Branding of Corporate and Promotional Items</t>
   </si>
   <si>
-    <t>35,000,000.00</t>
-[...1 lines deleted...]
-  <si>
     <t>MEDIA RELATIONS AND MANAGEMENT</t>
   </si>
   <si>
     <t>130,000,000.00</t>
   </si>
   <si>
     <t>Printing Reports and Magazines</t>
   </si>
   <si>
     <t>385,000,000.00</t>
   </si>
   <si>
     <t>Corporate wear</t>
   </si>
   <si>
     <t>4,000,000.00</t>
   </si>
   <si>
     <t>Laboratory supplies and fixtures</t>
   </si>
   <si>
     <t>490,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>845,112,328,151.00</t>
+    <t>848,105,328,151.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2347,459 +2344,459 @@
     <row r="70" spans="1:5">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70" t="s">
         <v>140</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71" t="s">
         <v>141</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>72</v>
+        <v>142</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C84" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>185</v>
+        <v>142</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96" t="s">
         <v>186</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2993,68 +2990,68 @@
     <row r="108" spans="1:5">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108" t="s">
         <v>206</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109" t="s">
         <v>208</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110" t="s">
         <v>209</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111" t="s">
         <v>210</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3316,136 +3313,136 @@
     <row r="127" spans="1:5">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127" t="s">
         <v>236</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>237</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128" t="s">
         <v>238</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>239</v>
+        <v>119</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129" t="s">
+        <v>239</v>
+      </c>
+      <c r="C129" s="3" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130" t="s">
+        <v>241</v>
+      </c>
+      <c r="C130" s="3" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="B131" t="s">
+        <v>243</v>
+      </c>
+      <c r="C131" s="3" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="B132" t="s">
+        <v>245</v>
+      </c>
+      <c r="C132" s="3" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
+        <v>247</v>
+      </c>
+      <c r="B133" s="4" t="s">
         <v>248</v>
       </c>
-      <c r="B133" s="4" t="s">
+      <c r="C133" s="4" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>