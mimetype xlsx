--- v1 (2026-10-16)
+++ v2 (2026-11-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Ministry of Water &amp; Environment Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
@@ -769,51 +769,51 @@
   <si>
     <t>Corporate wear</t>
   </si>
   <si>
     <t>4,000,000.00</t>
   </si>
   <si>
     <t>Laboratory supplies and fixtures</t>
   </si>
   <si>
     <t>490,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>848,105,328,151.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1139,51 +1139,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C133" sqref="C133"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="112.818" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
@@ -3414,87 +3414,69 @@
     </row>
     <row r="133" spans="1:5">
       <c r="A133" t="s">
         <v>247</v>
       </c>
       <c r="B133" s="4" t="s">
         <v>248</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>249</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Procurement Plan</vt:lpstr>
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>