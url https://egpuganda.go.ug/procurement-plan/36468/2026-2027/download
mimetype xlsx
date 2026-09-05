--- v0 (2026-07-28)
+++ v1 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Ministry of Gender, Labour and Social Development Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Food, beverages and related products</t>
   </si>
   <si>
     <t>1,165,816,000.00</t>
   </si>
   <si>
@@ -181,57 +181,63 @@
   <si>
     <t>Toners and Cartridges</t>
   </si>
   <si>
     <t>208,881,000.00</t>
   </si>
   <si>
     <t>Repair and maintenance of Generators</t>
   </si>
   <si>
     <t>Catering Services</t>
   </si>
   <si>
     <t>Calibration of laboratory equipment</t>
   </si>
   <si>
     <t>41,000,000.00</t>
   </si>
   <si>
     <t>Repair &amp; Rennovation of Properties</t>
   </si>
   <si>
     <t>42,600,000.00</t>
   </si>
   <si>
+    <t>Sewing supplies and accessories</t>
+  </si>
+  <si>
+    <t>80,000,000.00</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>10,463,138,892.00</t>
+    <t>10,543,138,892.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -567,54 +573,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E28"/>
+  <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C28" sqref="C28"/>
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="149.812" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
@@ -1030,63 +1036,80 @@
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
-      <c r="A28" t="s">
+      <c r="A28">
+        <v>26</v>
+      </c>
+      <c r="B28" t="s">
         <v>55</v>
       </c>
-      <c r="B28" s="4" t="s">
+      <c r="C28" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="C28" s="4" t="s">
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s">
         <v>57</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28" t="s">
+      <c r="B29" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>