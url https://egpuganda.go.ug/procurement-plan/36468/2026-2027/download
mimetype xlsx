--- v1 (2026-09-05)
+++ v2 (2026-09-26)
@@ -14,230 +14,272 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Ministry of Gender, Labour and Social Development Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Food, beverages and related products</t>
   </si>
   <si>
     <t>1,165,816,000.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Maintenance and repair of electrical equipment,machinery,office tools and equipment</t>
   </si>
   <si>
     <t>35,000,000.00</t>
   </si>
   <si>
     <t>Tyres, tubes and batteries</t>
   </si>
   <si>
-    <t>240,000,000.00</t>
+    <t>258,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>708,976,000.00</t>
+    <t>1,281,439,500.00</t>
   </si>
   <si>
     <t>Advertising and media services</t>
   </si>
   <si>
-    <t>183,000,000.00</t>
+    <t>208,000,000.00</t>
   </si>
   <si>
     <t>Hotels and lodging and meeting facilities</t>
   </si>
   <si>
-    <t>1,092,200,000.00</t>
+    <t>2,252,600,000.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
-    <t>193,695,000.00</t>
+    <t>539,722,000.00</t>
   </si>
   <si>
     <t>FURNITURE  &amp; FITTINGS</t>
   </si>
   <si>
-    <t>262,495,378.00</t>
+    <t>362,495,378.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
-    <t>2,139,450,000.00</t>
+    <t>5,634,980,500.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
-    <t>629,639,892.00</t>
+    <t>928,649,892.00</t>
   </si>
   <si>
     <t>Offset printing, Packaging, Designing, Digital printing, Billboard printing, Signages, Fabrication work, Promotional items and Aluminium partitioning</t>
   </si>
   <si>
     <t>120,000,000.00</t>
   </si>
   <si>
     <t>Air Tickets</t>
   </si>
   <si>
     <t>600,000,000.00</t>
   </si>
   <si>
     <t>Other Categories</t>
   </si>
   <si>
     <t>665,352,311.00</t>
   </si>
   <si>
     <t>ICT Hardware and Software Solutions</t>
   </si>
   <si>
-    <t>294,800,000.00</t>
+    <t>1,298,640,000.00</t>
   </si>
   <si>
     <t>MOTOR VEHICLES</t>
   </si>
   <si>
     <t>1,000,000,000.00</t>
   </si>
   <si>
     <t>IT Systems and Spatial Solutions Development</t>
   </si>
   <si>
     <t>202,000,000.00</t>
   </si>
   <si>
     <t>Events Management</t>
   </si>
   <si>
     <t>50,000,000.00</t>
   </si>
   <si>
+    <t>Printing Reports and Magazines</t>
+  </si>
+  <si>
+    <t>Components for information technology or broadcasting or telecommunications</t>
+  </si>
+  <si>
+    <t>73,881,000.00</t>
+  </si>
+  <si>
+    <t>Toners and Cartridges</t>
+  </si>
+  <si>
+    <t>208,881,000.00</t>
+  </si>
+  <si>
+    <t>Repair and maintenance of Generators</t>
+  </si>
+  <si>
+    <t>Catering Services</t>
+  </si>
+  <si>
+    <t>Calibration of laboratory equipment</t>
+  </si>
+  <si>
+    <t>41,000,000.00</t>
+  </si>
+  <si>
     <t>Building and facility maintenance and repair services</t>
   </si>
   <si>
     <t>294,352,311.00</t>
   </si>
   <si>
-    <t>Printing Reports and Magazines</t>
-[...25 lines deleted...]
-  <si>
     <t>Repair &amp; Rennovation of Properties</t>
   </si>
   <si>
     <t>42,600,000.00</t>
   </si>
   <si>
     <t>Sewing supplies and accessories</t>
   </si>
   <si>
-    <t>80,000,000.00</t>
+    <t>1,509,020,000.00</t>
+  </si>
+  <si>
+    <t>Communications Devices and Accessories</t>
+  </si>
+  <si>
+    <t>2,500,000,000.00</t>
+  </si>
+  <si>
+    <t>Personal care products</t>
+  </si>
+  <si>
+    <t>400,000,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>440,000,000.00</t>
+  </si>
+  <si>
+    <t>Catering services</t>
+  </si>
+  <si>
+    <t>222,500,000.00</t>
+  </si>
+  <si>
+    <t>Office supplies</t>
+  </si>
+  <si>
+    <t>48,336,000.00</t>
+  </si>
+  <si>
+    <t>Security services</t>
+  </si>
+  <si>
+    <t>36,000,000.00</t>
+  </si>
+  <si>
+    <t>Office furniture and furnishings</t>
+  </si>
+  <si>
+    <t>202,190,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>10,543,138,892.00</t>
+    <t>22,841,455,892.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -573,54 +615,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E29"/>
+  <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C29" sqref="C29"/>
+      <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="149.812" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
@@ -907,136 +949,136 @@
     <row r="19" spans="1:5">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" s="3" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>41</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" s="3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>52</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1053,63 +1095,182 @@
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:5">
-      <c r="A29" t="s">
+      <c r="A29">
+        <v>27</v>
+      </c>
+      <c r="B29" t="s">
         <v>57</v>
       </c>
-      <c r="B29" s="4" t="s">
+      <c r="C29" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="C29" s="4" t="s">
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30">
+        <v>28</v>
+      </c>
+      <c r="B30" t="s">
         <v>59</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29" t="s">
+      <c r="C30" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32">
+        <v>30</v>
+      </c>
+      <c r="B32" t="s">
+        <v>63</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34">
+        <v>32</v>
+      </c>
+      <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>71</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>