--- v2 (2026-09-26)
+++ v3 (2026-11-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Ministry of Gender, Labour and Social Development Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
@@ -241,51 +241,51 @@
   <si>
     <t>Security services</t>
   </si>
   <si>
     <t>36,000,000.00</t>
   </si>
   <si>
     <t>Office furniture and furnishings</t>
   </si>
   <si>
     <t>202,190,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>22,841,455,892.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -611,51 +611,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="149.812" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
@@ -1237,87 +1237,69 @@
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>71</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Procurement Plan</vt:lpstr>
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>