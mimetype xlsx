--- v1 (2026-02-06)
+++ v2 (2026-06-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Ministry of Energy &amp; Mineral Development Procurement Plan for 2025-2026</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
     <t>1,460,450,000.00</t>
   </si>
   <si>
@@ -151,51 +151,51 @@
   <si>
     <t>1,130,000,000.00</t>
   </si>
   <si>
     <t>Hotels and lodging and meeting facilities</t>
   </si>
   <si>
     <t>2,304,325,000.00</t>
   </si>
   <si>
     <t>Branding of Corporate and Promotional Items</t>
   </si>
   <si>
     <t>365,000,000.00</t>
   </si>
   <si>
     <t>ICT Hardware and Software Solutions</t>
   </si>
   <si>
     <t>4,173,178,000.00</t>
   </si>
   <si>
     <t>Components for information technology or broadcasting or telecommunications</t>
   </si>
   <si>
-    <t>3,231,942,500.00</t>
+    <t>3,649,942,500.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>1,395,036,000.00</t>
   </si>
   <si>
     <t>Food, beverages and related products</t>
   </si>
   <si>
     <t>85,000,000.00</t>
   </si>
   <si>
     <t>OFFICE EQUIPMENT</t>
   </si>
   <si>
     <t>345,655,000.00</t>
   </si>
   <si>
     <t>Provision of laboratory chemicals and consumables</t>
   </si>
   <si>
     <t>737,360,000.00</t>
   </si>
@@ -205,63 +205,63 @@
   <si>
     <t>350,000,000.00</t>
   </si>
   <si>
     <t>Building and facility maintenance and repair services</t>
   </si>
   <si>
     <t>426,600,000.00</t>
   </si>
   <si>
     <t>Printing Reports and Magazines</t>
   </si>
   <si>
     <t>80,000,000.00</t>
   </si>
   <si>
     <t>Equipment Maintenance, Servicing and Repairs</t>
   </si>
   <si>
     <t>1,215,432,500.00</t>
   </si>
   <si>
     <t>ICT Consultancy Services</t>
   </si>
   <si>
-    <t>190,000,000.00</t>
+    <t>570,000,000.00</t>
   </si>
   <si>
     <t>Construction of roads and bridges</t>
   </si>
   <si>
     <t>700,000,000.00</t>
   </si>
   <si>
     <t>Laboratory and scientific equipment</t>
   </si>
   <si>
-    <t>2,100,000,000.00</t>
+    <t>2,210,000,000.00</t>
   </si>
   <si>
     <t>MOTOR VEHICLES</t>
   </si>
   <si>
     <t>3,450,000,000.00</t>
   </si>
   <si>
     <t>Land, Buildings, Structures and Thoroughfares</t>
   </si>
   <si>
     <t>3,660,080,000.00</t>
   </si>
   <si>
     <t>Civil engineering and Construction of buildings &amp; carpentry</t>
   </si>
   <si>
     <t>1,000,000,000.00</t>
   </si>
   <si>
     <t>Solar and Renewable energy</t>
   </si>
   <si>
     <t>1,600,000,000.00</t>
   </si>
@@ -331,243 +331,240 @@
   <si>
     <t>Communications Devices and Accessories</t>
   </si>
   <si>
     <t>3,468,648,007.00</t>
   </si>
   <si>
     <t>Security surveillance and detection</t>
   </si>
   <si>
     <t>7,021,450.00</t>
   </si>
   <si>
     <t>Hand tools</t>
   </si>
   <si>
     <t>73,910,000.00</t>
   </si>
   <si>
     <t>Quality &amp; Management systems audits</t>
   </si>
   <si>
     <t>295,640,000.00</t>
   </si>
   <si>
+    <t>Building, Construction, Architectural, Plumbing and Carpentry Works</t>
+  </si>
+  <si>
+    <t>52,000,000,000.00</t>
+  </si>
+  <si>
+    <t>Environmental Audits</t>
+  </si>
+  <si>
+    <t>250,000,000.00</t>
+  </si>
+  <si>
+    <t>Environmental management</t>
+  </si>
+  <si>
+    <t>200,000,000.00</t>
+  </si>
+  <si>
+    <t>Construction of buildings and carpentry</t>
+  </si>
+  <si>
+    <t>600,000,000.00</t>
+  </si>
+  <si>
+    <t>Consultancy Service of Design and Construction Supervision of Architectures Engineering</t>
+  </si>
+  <si>
+    <t>1,100,000,000.00</t>
+  </si>
+  <si>
     <t>Feasibility studies or screening of project ideas</t>
   </si>
   <si>
     <t>15,800,000,000.00</t>
   </si>
   <si>
+    <t>Computer Equipment and Accessories</t>
+  </si>
+  <si>
+    <t>351,400,000.00</t>
+  </si>
+  <si>
+    <t>Visual and Audio equipment</t>
+  </si>
+  <si>
+    <t>70,000,000.00</t>
+  </si>
+  <si>
+    <t>Office furniture and furnishings</t>
+  </si>
+  <si>
+    <t>100,000,000.00</t>
+  </si>
+  <si>
+    <t>Office supplies</t>
+  </si>
+  <si>
+    <t>40,000,000.00</t>
+  </si>
+  <si>
+    <t>Land and Property Development Services</t>
+  </si>
+  <si>
+    <t>2,160,000,000.00</t>
+  </si>
+  <si>
+    <t>Clothing</t>
+  </si>
+  <si>
+    <t>61,000,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Other - Professional Services</t>
+  </si>
+  <si>
+    <t>1,900,000,000.00</t>
+  </si>
+  <si>
+    <t>Containers and storage</t>
+  </si>
+  <si>
+    <t>500,000,000.00</t>
+  </si>
+  <si>
     <t>Research, Training and capacity building services</t>
   </si>
   <si>
     <t>1,038,932,276.00</t>
   </si>
   <si>
     <t>Maintenance and repair of Weighing Equipment, machinery, office tools and equipment</t>
   </si>
   <si>
     <t>Electrical equipment and components and supplies</t>
   </si>
   <si>
     <t>4,776,752,949.00</t>
   </si>
   <si>
-    <t>Building, Construction, Architectural, Plumbing and Carpentry Works</t>
-[...56 lines deleted...]
-    <t>2,160,000,000.00</t>
+    <t>Transportation repair or maintenance services</t>
+  </si>
+  <si>
+    <t>525,000,000.00</t>
+  </si>
+  <si>
+    <t>Office machines and their supplies and accessories</t>
+  </si>
+  <si>
+    <t>87,891,000.00</t>
+  </si>
+  <si>
+    <t>Information services</t>
+  </si>
+  <si>
+    <t>214,000,000.00</t>
+  </si>
+  <si>
+    <t>Exterior property cleaning and maintenance</t>
+  </si>
+  <si>
+    <t>742,000,000.00</t>
+  </si>
+  <si>
+    <t>Finance, Health, Water and Environmental Consulting</t>
+  </si>
+  <si>
+    <t>252,849,000.00</t>
+  </si>
+  <si>
+    <t>Project development and appraisal</t>
+  </si>
+  <si>
+    <t>909,294,000.00</t>
+  </si>
+  <si>
+    <t>Management advisory services</t>
+  </si>
+  <si>
+    <t>400,000,000.00</t>
   </si>
   <si>
     <t>Postage and Courier</t>
   </si>
   <si>
     <t>20,000,000.00</t>
   </si>
   <si>
     <t>Architectual and engineering consultancy</t>
   </si>
   <si>
-    <t>400,000,000.00</t>
-[...1 lines deleted...]
-  <si>
     <t>Feasibility studies for large projects</t>
   </si>
   <si>
-    <t>500,000,000.00</t>
-[...1 lines deleted...]
-  <si>
     <t>Petroleum products, natural gas and lubricants</t>
   </si>
   <si>
     <t>11,500,580,000.00</t>
   </si>
   <si>
     <t>Personal safety and protection</t>
   </si>
   <si>
     <t>68,916,000.00</t>
   </si>
   <si>
     <t>Laboratory supplies and fixtures</t>
   </si>
   <si>
     <t>900,000.00</t>
   </si>
   <si>
     <t>Insurance Services</t>
   </si>
   <si>
     <t>120,000,000.00</t>
   </si>
   <si>
     <t>Clinical/Laboratory Equipment</t>
   </si>
   <si>
     <t>1,045,944,768.00</t>
   </si>
   <si>
-    <t>Management advisory services</t>
-[...55 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>401,389,964,000.00</t>
+    <t>402,187,964,000.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1815,272 +1812,272 @@
     <row r="53" spans="1:5">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53" t="s">
         <v>107</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54" t="s">
         <v>109</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>83</v>
+        <v>110</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C67" s="3" t="s">
-        <v>135</v>
+        <v>83</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68" t="s">
         <v>136</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2206,170 +2203,170 @@
     <row r="76" spans="1:5">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76" t="s">
         <v>152</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77" t="s">
         <v>154</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78" t="s">
         <v>155</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79" t="s">
+        <v>156</v>
+      </c>
+      <c r="C79" s="3" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80" t="s">
+        <v>158</v>
+      </c>
+      <c r="C80" s="3" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81" t="s">
+        <v>160</v>
+      </c>
+      <c r="C81" s="3" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82" t="s">
+        <v>162</v>
+      </c>
+      <c r="C82" s="3" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83" t="s">
+        <v>164</v>
+      </c>
+      <c r="C83" s="3" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" t="s">
+        <v>166</v>
+      </c>
+      <c r="B84" s="4" t="s">
         <v>167</v>
       </c>
-      <c r="B84" s="4" t="s">
+      <c r="C84" s="4" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>