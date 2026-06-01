--- v1 (2026-02-06)
+++ v2 (2026-06-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Ministry of Health Procurement Plan for 2025-2026</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Research and Data Analysis</t>
   </si>
   <si>
     <t>3,235,030,408.00</t>
   </si>
   <si>
@@ -85,57 +85,57 @@
   <si>
     <t>205,920,000.00</t>
   </si>
   <si>
     <t>Site visits and off-site meetings</t>
   </si>
   <si>
     <t>5,136,243,597.00</t>
   </si>
   <si>
     <t>Quality &amp; Management systems audits</t>
   </si>
   <si>
     <t>89,832,743.00</t>
   </si>
   <si>
     <t>Provision of mobile refrigerators and cold chain products</t>
   </si>
   <si>
     <t>496,385,704.00</t>
   </si>
   <si>
     <t>OFFICE EQUIPMENT</t>
   </si>
   <si>
-    <t>275,367,000.00</t>
+    <t>291,336,000.00</t>
   </si>
   <si>
     <t>Medical Supplies/Equipment</t>
   </si>
   <si>
-    <t>5,412,538,809.00</t>
+    <t>8,784,538,809.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>1,271,856,332.00</t>
   </si>
   <si>
     <t>Office equipment, stationery and consumables</t>
   </si>
   <si>
     <t>858,188,210.00</t>
   </si>
   <si>
     <t>Insurance Services</t>
   </si>
   <si>
     <t>995,152,000.00</t>
   </si>
   <si>
     <t>Engraving</t>
   </si>
   <si>
     <t>555,000.00</t>
   </si>
@@ -151,111 +151,111 @@
   <si>
     <t>2,070,830,973.00</t>
   </si>
   <si>
     <t>Office Rent</t>
   </si>
   <si>
     <t>1,327,658,900.00</t>
   </si>
   <si>
     <t>Research, Training and capacity building services</t>
   </si>
   <si>
     <t>224,752,800.00</t>
   </si>
   <si>
     <t>Quality assurance systems (Establishment, implementation and monitoring)</t>
   </si>
   <si>
     <t>668,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>1,442,803,418.00</t>
+    <t>1,454,547,418.00</t>
   </si>
   <si>
     <t>Computer Equipment and Accessories</t>
   </si>
   <si>
-    <t>6,053,505,235.00</t>
+    <t>6,066,905,235.00</t>
   </si>
   <si>
     <t>Tyres, tubes and batteries</t>
   </si>
   <si>
-    <t>456,100,000.00</t>
+    <t>484,100,000.00</t>
   </si>
   <si>
     <t>Business and Management consultancy</t>
   </si>
   <si>
     <t>640,000,000.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
-    <t>3,359,211,111.00</t>
+    <t>3,569,211,111.00</t>
   </si>
   <si>
     <t>Accomodation and conference facilities</t>
   </si>
   <si>
     <t>414,792,531.00</t>
   </si>
   <si>
     <t>National Functions</t>
   </si>
   <si>
     <t>51,835,000.00</t>
   </si>
   <si>
     <t>Procurement consultancy</t>
   </si>
   <si>
     <t>8,749,694,313.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
     <t>5,400,000.00</t>
   </si>
   <si>
     <t>Hotels and lodging and meeting facilities</t>
   </si>
   <si>
     <t>953,022,813.00</t>
   </si>
   <si>
     <t>Office furniture and furnishings</t>
   </si>
   <si>
-    <t>222,321,116.00</t>
+    <t>224,321,116.00</t>
   </si>
   <si>
     <t>Generators and solar equipment</t>
   </si>
   <si>
     <t>166,996,539.00</t>
   </si>
   <si>
     <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
   </si>
   <si>
     <t>7,585,153,795.00</t>
   </si>
   <si>
     <t>Air Tickets</t>
   </si>
   <si>
     <t>196,427,515.00</t>
   </si>
   <si>
     <t>Property Management System maintenance</t>
   </si>
   <si>
     <t>3,559,599,316.00</t>
   </si>
@@ -445,72 +445,69 @@
   <si>
     <t>14,000,000.00</t>
   </si>
   <si>
     <t>Laboratory supplies and fixtures</t>
   </si>
   <si>
     <t>328,000,000.00</t>
   </si>
   <si>
     <t>Transport services</t>
   </si>
   <si>
     <t>8,800,000.00</t>
   </si>
   <si>
     <t>Maintenance and repair of electrical equipment,machinery,office tools and equipment</t>
   </si>
   <si>
     <t>Printing and publishing equipment</t>
   </si>
   <si>
     <t>Toners and Cartridges</t>
   </si>
   <si>
-    <t>2,000,000.00</t>
-[...1 lines deleted...]
-  <si>
     <t>Gaseous fuels and additives</t>
   </si>
   <si>
-    <t>184,828,000.00</t>
+    <t>369,656,000.00</t>
   </si>
   <si>
     <t>Building, Construction, Architectural, Plumbing and Carpentry Works</t>
   </si>
   <si>
-    <t>5,310,500,000.00</t>
+    <t>11,118,250,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>84,230,275,017.00</t>
+    <t>93,877,966,017.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2064,102 +2061,102 @@
     <row r="71" spans="1:5">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71" t="s">
         <v>141</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72" t="s">
         <v>142</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73" t="s">
+        <v>143</v>
+      </c>
+      <c r="C73" s="3" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74" t="s">
+        <v>145</v>
+      </c>
+      <c r="C74" s="3" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" t="s">
+        <v>147</v>
+      </c>
+      <c r="B75" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="B75" s="4" t="s">
+      <c r="C75" s="4" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>