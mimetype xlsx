--- v0 (2026-07-26)
+++ v1 (2026-10-16)
@@ -61,225 +61,225 @@
   <si>
     <t>1,224,000,000.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Equipment Maintenance, Servicing and Repairs</t>
   </si>
   <si>
     <t>310,000,000.00</t>
   </si>
   <si>
     <t>Office equipment, stationery and consumables</t>
   </si>
   <si>
     <t>288,900,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>247,000,000.00</t>
+    <t>666,000,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Other - Professional Services</t>
+  </si>
+  <si>
+    <t>5,290,000,000.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
     <t>4,367,889,119.00</t>
   </si>
   <si>
+    <t>Transportation repair or maintenance services</t>
+  </si>
+  <si>
+    <t>80,000,000.00</t>
+  </si>
+  <si>
+    <t>Hotels and lodging and meeting facilities</t>
+  </si>
+  <si>
+    <t>1,729,125,600.00</t>
+  </si>
+  <si>
+    <t>Communications Devices and Accessories</t>
+  </si>
+  <si>
+    <t>8,000,000.00</t>
+  </si>
+  <si>
+    <t>OFFICE EQUIPMENT</t>
+  </si>
+  <si>
+    <t>20,000,000.00</t>
+  </si>
+  <si>
+    <t>ICT Hardware and Software Solutions</t>
+  </si>
+  <si>
+    <t>1,157,254,458.00</t>
+  </si>
+  <si>
+    <t>Workshops and Seminars</t>
+  </si>
+  <si>
+    <t>2,420,000,000.00</t>
+  </si>
+  <si>
+    <t>ICT Consultancy Services</t>
+  </si>
+  <si>
+    <t>3,210,000,000.00</t>
+  </si>
+  <si>
+    <t>COMPUTERS</t>
+  </si>
+  <si>
+    <t>10,000,000.00</t>
+  </si>
+  <si>
+    <t>FURNITURE  &amp; FITTINGS</t>
+  </si>
+  <si>
+    <t>3,000,000.00</t>
+  </si>
+  <si>
+    <t>Death and dying support services</t>
+  </si>
+  <si>
+    <t>180,000,000.00</t>
+  </si>
+  <si>
+    <t>Advertising and media services</t>
+  </si>
+  <si>
+    <t>4,200,000,000.00</t>
+  </si>
+  <si>
+    <t>Healthcare, Medical and Clinical Services</t>
+  </si>
+  <si>
+    <t>100,000,000.00</t>
+  </si>
+  <si>
+    <t>Advertsing and media services</t>
+  </si>
+  <si>
+    <t>530,000,000.00</t>
+  </si>
+  <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>337,728,124.00</t>
   </si>
   <si>
+    <t>Construction of roads and bridges</t>
+  </si>
+  <si>
+    <t>109,649,663,114.00</t>
+  </si>
+  <si>
+    <t>Building, Construction, Architectural, Plumbing and Carpentry Works</t>
+  </si>
+  <si>
+    <t>10,400,000,000.00</t>
+  </si>
+  <si>
+    <t>Consultancy Service of Design and Construction Supervision of Architectures Engineering</t>
+  </si>
+  <si>
+    <t>5,736,000,000.00</t>
+  </si>
+  <si>
+    <t>Toners and Cartridges</t>
+  </si>
+  <si>
+    <t>175,000,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>33,250,000,000.00</t>
+  </si>
+  <si>
+    <t>Unlimited internet</t>
+  </si>
+  <si>
+    <t>130,000,000.00</t>
+  </si>
+  <si>
     <t>Tyres, tubes and batteries</t>
   </si>
   <si>
     <t>24,800,000.00</t>
   </si>
   <si>
     <t>Computer Equipment and Accessories</t>
   </si>
   <si>
     <t>22,000,000.00</t>
   </si>
   <si>
-    <t>Hotels and lodging and meeting facilities</t>
-[...106 lines deleted...]
-  <si>
     <t>Cleaning and janitorial services</t>
   </si>
   <si>
     <t>200,000,000.00</t>
   </si>
   <si>
-    <t>Toners and Cartridges</t>
-[...4 lines deleted...]
-  <si>
     <t>Engraving</t>
   </si>
   <si>
     <t>40,000,000.00</t>
   </si>
   <si>
     <t>Catering Services</t>
   </si>
   <si>
     <t>Office furniture and furnishings</t>
   </si>
   <si>
     <t>400,000,000.00</t>
   </si>
   <si>
-    <t>Unlimited internet</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>185,780,360,415.00</t>
+    <t>186,199,360,415.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1153,68 +1153,68 @@
     <row r="31" spans="1:5">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31" t="s">
         <v>64</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" s="3" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>