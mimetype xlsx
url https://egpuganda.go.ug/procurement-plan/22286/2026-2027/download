--- v1 (2026-10-16)
+++ v2 (2026-11-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Ministry of Local Government Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
@@ -73,87 +73,87 @@
   <si>
     <t>310,000,000.00</t>
   </si>
   <si>
     <t>Office equipment, stationery and consumables</t>
   </si>
   <si>
     <t>288,900,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
     <t>666,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
     <t>5,290,000,000.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
-    <t>4,367,889,119.00</t>
+    <t>4,327,889,119.00</t>
   </si>
   <si>
     <t>Transportation repair or maintenance services</t>
   </si>
   <si>
     <t>80,000,000.00</t>
   </si>
   <si>
     <t>Hotels and lodging and meeting facilities</t>
   </si>
   <si>
     <t>1,729,125,600.00</t>
   </si>
   <si>
     <t>Communications Devices and Accessories</t>
   </si>
   <si>
     <t>8,000,000.00</t>
   </si>
   <si>
     <t>OFFICE EQUIPMENT</t>
   </si>
   <si>
     <t>20,000,000.00</t>
   </si>
   <si>
     <t>ICT Hardware and Software Solutions</t>
   </si>
   <si>
     <t>1,157,254,458.00</t>
   </si>
   <si>
     <t>Workshops and Seminars</t>
   </si>
   <si>
-    <t>2,420,000,000.00</t>
+    <t>2,020,000,000.00</t>
   </si>
   <si>
     <t>ICT Consultancy Services</t>
   </si>
   <si>
     <t>3,210,000,000.00</t>
   </si>
   <si>
     <t>COMPUTERS</t>
   </si>
   <si>
     <t>10,000,000.00</t>
   </si>
   <si>
     <t>FURNITURE  &amp; FITTINGS</t>
   </si>
   <si>
     <t>3,000,000.00</t>
   </si>
   <si>
     <t>Death and dying support services</t>
   </si>
   <si>
     <t>180,000,000.00</t>
   </si>
@@ -163,129 +163,129 @@
   <si>
     <t>4,200,000,000.00</t>
   </si>
   <si>
     <t>Healthcare, Medical and Clinical Services</t>
   </si>
   <si>
     <t>100,000,000.00</t>
   </si>
   <si>
     <t>Advertsing and media services</t>
   </si>
   <si>
     <t>530,000,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>337,728,124.00</t>
   </si>
   <si>
     <t>Construction of roads and bridges</t>
   </si>
   <si>
-    <t>109,649,663,114.00</t>
+    <t>111,742,636,964.00</t>
   </si>
   <si>
     <t>Building, Construction, Architectural, Plumbing and Carpentry Works</t>
   </si>
   <si>
     <t>10,400,000,000.00</t>
   </si>
   <si>
     <t>Consultancy Service of Design and Construction Supervision of Architectures Engineering</t>
   </si>
   <si>
     <t>5,736,000,000.00</t>
   </si>
   <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>33,250,000,000.00</t>
+  </si>
+  <si>
+    <t>Unlimited internet</t>
+  </si>
+  <si>
+    <t>130,000,000.00</t>
+  </si>
+  <si>
+    <t>Tyres, tubes and batteries</t>
+  </si>
+  <si>
+    <t>24,800,000.00</t>
+  </si>
+  <si>
+    <t>Computer Equipment and Accessories</t>
+  </si>
+  <si>
+    <t>22,000,000.00</t>
+  </si>
+  <si>
     <t>Toners and Cartridges</t>
   </si>
   <si>
-    <t>175,000,000.00</t>
-[...23 lines deleted...]
-    <t>22,000,000.00</t>
+    <t>135,000,000.00</t>
   </si>
   <si>
     <t>Cleaning and janitorial services</t>
   </si>
   <si>
     <t>200,000,000.00</t>
   </si>
   <si>
     <t>Engraving</t>
   </si>
   <si>
     <t>40,000,000.00</t>
   </si>
   <si>
     <t>Catering Services</t>
   </si>
   <si>
     <t>Office furniture and furnishings</t>
   </si>
   <si>
     <t>400,000,000.00</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>186,199,360,415.00</t>
+    <t>187,812,334,265.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -611,51 +611,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="87.821" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
@@ -1220,87 +1220,69 @@
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>71</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Procurement Plan</vt:lpstr>
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>