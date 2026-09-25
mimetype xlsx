--- v0 (2026-09-05)
+++ v1 (2026-09-25)
@@ -14,113 +14,296 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Ministry of Agriculture, Animal Industry &amp; Fisheries Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Agricultural Inputs, Equipment and Seedlings</t>
   </si>
   <si>
-    <t>36,986,000,000.00</t>
+    <t>64,740,094,000.00</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>UGX</t>
   </si>
   <si>
+    <t>Printing, Stationery, Photocopying and Binding</t>
+  </si>
+  <si>
+    <t>499,200,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicle,motorcycle repair and maintanance</t>
+  </si>
+  <si>
+    <t>97,500,000.00</t>
+  </si>
+  <si>
+    <t>Tyres, tubes and batteries</t>
+  </si>
+  <si>
+    <t>430,055,189.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">General Stationery </t>
+  </si>
+  <si>
+    <t>789,902,812.00</t>
+  </si>
+  <si>
+    <t>Toners and Cartridges</t>
+  </si>
+  <si>
+    <t>515,152,240.00</t>
+  </si>
+  <si>
+    <t>Research and Data Analysis</t>
+  </si>
+  <si>
+    <t>160,000,000.00</t>
+  </si>
+  <si>
+    <t>Chemicals and Chemical Products</t>
+  </si>
+  <si>
+    <t>30,000,000.00</t>
+  </si>
+  <si>
+    <t>Veterinary equipment and supplies</t>
+  </si>
+  <si>
+    <t>14,092,514,176.00</t>
+  </si>
+  <si>
+    <t>ICT Hardware and Software Solutions</t>
+  </si>
+  <si>
+    <t>1,660,445,510.00</t>
+  </si>
+  <si>
+    <t>Advertising and media services</t>
+  </si>
+  <si>
+    <t>1,480,000,000.00</t>
+  </si>
+  <si>
+    <t>Equipment Maintenance, Servicing and Repairs</t>
+  </si>
+  <si>
+    <t>941,397,838.00</t>
+  </si>
+  <si>
+    <t>Spare parts and Construction Equipment</t>
+  </si>
+  <si>
+    <t>60,000,000.00</t>
+  </si>
+  <si>
+    <t>Repair &amp; Rennovation of Properties</t>
+  </si>
+  <si>
+    <t>2,353,000,000.00</t>
+  </si>
+  <si>
+    <t>Transport and Logistics</t>
+  </si>
+  <si>
+    <t>100,000,000.00</t>
+  </si>
+  <si>
+    <t>Insurance Services</t>
+  </si>
+  <si>
+    <t>180,000,000.00</t>
+  </si>
+  <si>
+    <t>Uniforms, curtains, protective wear and carpets</t>
+  </si>
+  <si>
+    <t>8,000,000.00</t>
+  </si>
+  <si>
+    <t>Laboratory supplies and fixtures</t>
+  </si>
+  <si>
+    <t>4,043,000,000.00</t>
+  </si>
+  <si>
+    <t>Servicing, Repair and Maintenance of Medical Equipments</t>
+  </si>
+  <si>
+    <t>OFFICE EQUIPMENT</t>
+  </si>
+  <si>
+    <t>203,000,000.00</t>
+  </si>
+  <si>
+    <t>Printing Reports and Magazines</t>
+  </si>
+  <si>
+    <t>230,000,000.00</t>
+  </si>
+  <si>
+    <t>MOTOR VEHICLES</t>
+  </si>
+  <si>
+    <t>5,600,000,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>7,360,000,000.00</t>
+  </si>
+  <si>
+    <t>FURNITURE  &amp; FITTINGS</t>
+  </si>
+  <si>
+    <t>120,000,000.00</t>
+  </si>
+  <si>
+    <t>Research, Training and capacity building services</t>
+  </si>
+  <si>
+    <t>Farming consultancy</t>
+  </si>
+  <si>
+    <t>13,210,000,000.00</t>
+  </si>
+  <si>
+    <t>Workshops and Seminars</t>
+  </si>
+  <si>
+    <t>610,000,000.00</t>
+  </si>
+  <si>
+    <t>Items for Disposal</t>
+  </si>
+  <si>
+    <t>300,000,000.00</t>
+  </si>
+  <si>
+    <t>Vehicle Servicing</t>
+  </si>
+  <si>
+    <t>66,800,000.00</t>
+  </si>
+  <si>
+    <t>Office machines and their supplies and accessories</t>
+  </si>
+  <si>
+    <t>12,000,000.00</t>
+  </si>
+  <si>
+    <t>Consultancy Service of Design and Construction Supervision of Architectures Engineering</t>
+  </si>
+  <si>
+    <t>Software Licences (Oracle BI, power BI, )</t>
+  </si>
+  <si>
+    <t>520,000,000.00</t>
+  </si>
+  <si>
+    <t>Hotels and lodging and meeting facilities</t>
+  </si>
+  <si>
+    <t>1,500,000,000.00</t>
+  </si>
+  <si>
+    <t>Writing and translations</t>
+  </si>
+  <si>
+    <t>10,000,000.00</t>
+  </si>
+  <si>
+    <t>Postage and Courier</t>
+  </si>
+  <si>
+    <t>40,000,000.00</t>
+  </si>
+  <si>
     <t>Heavy construction machinery and equipment</t>
   </si>
   <si>
     <t>1,000,000,000.00</t>
   </si>
   <si>
     <t>Hire of Machinery</t>
   </si>
   <si>
     <t>800,000,000.00</t>
   </si>
   <si>
-    <t>Farming consultancy</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>51,986,000,000.00</t>
+    <t>124,122,061,765.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -456,60 +639,60 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E8"/>
+  <dimension ref="A1:E40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C40" sqref="C40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.66" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="87.821" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
@@ -579,63 +762,607 @@
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" t="s">
+      <c r="A8">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
         <v>18</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="C8" s="4" t="s">
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9">
+        <v>7</v>
+      </c>
+      <c r="B9" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8" t="s">
+      <c r="C9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10">
+        <v>8</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13">
+        <v>11</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>8</v>
+      </c>
+      <c r="E13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14">
+        <v>12</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15">
+        <v>13</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17">
+        <v>15</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19">
+        <v>17</v>
+      </c>
+      <c r="B19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
+        <v>8</v>
+      </c>
+      <c r="E19" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20">
+        <v>18</v>
+      </c>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22">
+        <v>20</v>
+      </c>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23">
+        <v>21</v>
+      </c>
+      <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24">
+        <v>22</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25">
+        <v>23</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26">
+        <v>24</v>
+      </c>
+      <c r="B26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27">
+        <v>25</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28">
+        <v>26</v>
+      </c>
+      <c r="B28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29">
+        <v>27</v>
+      </c>
+      <c r="B29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30">
+        <v>28</v>
+      </c>
+      <c r="B30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D31" t="s">
+        <v>8</v>
+      </c>
+      <c r="E31" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32">
+        <v>30</v>
+      </c>
+      <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33">
+        <v>31</v>
+      </c>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34">
+        <v>32</v>
+      </c>
+      <c r="B34" t="s">
+        <v>67</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s">
+        <v>69</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36">
+        <v>34</v>
+      </c>
+      <c r="B36" t="s">
+        <v>71</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37">
+        <v>35</v>
+      </c>
+      <c r="B37" t="s">
+        <v>73</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38">
+        <v>36</v>
+      </c>
+      <c r="B38" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39">
+        <v>37</v>
+      </c>
+      <c r="B39" t="s">
+        <v>77</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5">
+      <c r="A40" t="s">
+        <v>79</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>