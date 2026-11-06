--- v1 (2026-09-25)
+++ v2 (2026-11-06)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Ministry of Agriculture, Animal Industry &amp; Fisheries Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Agricultural Inputs, Equipment and Seedlings</t>
   </si>
   <si>
     <t>64,740,094,000.00</t>
   </si>
   <si>
@@ -67,93 +67,93 @@
   <si>
     <t>UGX</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
     <t>499,200,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>97,500,000.00</t>
   </si>
   <si>
     <t>Tyres, tubes and batteries</t>
   </si>
   <si>
     <t>430,055,189.00</t>
   </si>
   <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>789,902,812.00</t>
+    <t>791,902,812.00</t>
   </si>
   <si>
     <t>Toners and Cartridges</t>
   </si>
   <si>
-    <t>515,152,240.00</t>
+    <t>529,152,240.00</t>
   </si>
   <si>
     <t>Research and Data Analysis</t>
   </si>
   <si>
     <t>160,000,000.00</t>
   </si>
   <si>
     <t>Chemicals and Chemical Products</t>
   </si>
   <si>
     <t>30,000,000.00</t>
   </si>
   <si>
     <t>Veterinary equipment and supplies</t>
   </si>
   <si>
     <t>14,092,514,176.00</t>
   </si>
   <si>
     <t>ICT Hardware and Software Solutions</t>
   </si>
   <si>
     <t>1,660,445,510.00</t>
   </si>
   <si>
     <t>Advertising and media services</t>
   </si>
   <si>
     <t>1,480,000,000.00</t>
   </si>
   <si>
     <t>Equipment Maintenance, Servicing and Repairs</t>
   </si>
   <si>
-    <t>941,397,838.00</t>
+    <t>8,941,397,838.00</t>
   </si>
   <si>
     <t>Spare parts and Construction Equipment</t>
   </si>
   <si>
     <t>60,000,000.00</t>
   </si>
   <si>
     <t>Repair &amp; Rennovation of Properties</t>
   </si>
   <si>
     <t>2,353,000,000.00</t>
   </si>
   <si>
     <t>Transport and Logistics</t>
   </si>
   <si>
     <t>100,000,000.00</t>
   </si>
   <si>
     <t>Insurance Services</t>
   </si>
   <si>
     <t>180,000,000.00</t>
   </si>
@@ -175,141 +175,150 @@
   <si>
     <t>OFFICE EQUIPMENT</t>
   </si>
   <si>
     <t>203,000,000.00</t>
   </si>
   <si>
     <t>Printing Reports and Magazines</t>
   </si>
   <si>
     <t>230,000,000.00</t>
   </si>
   <si>
     <t>MOTOR VEHICLES</t>
   </si>
   <si>
     <t>5,600,000,000.00</t>
   </si>
   <si>
     <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
   </si>
   <si>
     <t>7,360,000,000.00</t>
   </si>
   <si>
+    <t>Items for Disposal</t>
+  </si>
+  <si>
+    <t>300,000,000.00</t>
+  </si>
+  <si>
+    <t>Vehicle Servicing</t>
+  </si>
+  <si>
+    <t>66,800,000.00</t>
+  </si>
+  <si>
+    <t>Workshops and Seminars</t>
+  </si>
+  <si>
+    <t>610,000,000.00</t>
+  </si>
+  <si>
+    <t>Office machines and their supplies and accessories</t>
+  </si>
+  <si>
+    <t>12,000,000.00</t>
+  </si>
+  <si>
     <t>FURNITURE  &amp; FITTINGS</t>
   </si>
   <si>
     <t>120,000,000.00</t>
   </si>
   <si>
+    <t>Consultancy Service of Design and Construction Supervision of Architectures Engineering</t>
+  </si>
+  <si>
+    <t>Software Licences (Oracle BI, power BI, )</t>
+  </si>
+  <si>
+    <t>520,000,000.00</t>
+  </si>
+  <si>
+    <t>Hotels and lodging and meeting facilities</t>
+  </si>
+  <si>
+    <t>1,500,000,000.00</t>
+  </si>
+  <si>
+    <t>Writing and translations</t>
+  </si>
+  <si>
+    <t>10,000,000.00</t>
+  </si>
+  <si>
+    <t>Postage and Courier</t>
+  </si>
+  <si>
+    <t>40,000,000.00</t>
+  </si>
+  <si>
+    <t>Heavy construction machinery and equipment</t>
+  </si>
+  <si>
+    <t>16,000,000,000.00</t>
+  </si>
+  <si>
+    <t>Hire of Machinery</t>
+  </si>
+  <si>
+    <t>800,000,000.00</t>
+  </si>
+  <si>
+    <t>Farming consultancy</t>
+  </si>
+  <si>
+    <t>13,210,000,000.00</t>
+  </si>
+  <si>
+    <t>Civil engineering and Construction of buildings &amp; carpentry</t>
+  </si>
+  <si>
+    <t>15,000,000,000.00</t>
+  </si>
+  <si>
     <t>Research, Training and capacity building services</t>
   </si>
   <si>
-    <t>Farming consultancy</t>
-[...65 lines deleted...]
-    <t>800,000,000.00</t>
+    <t>Corporate wear</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>124,122,061,765.00</t>
+    <t>162,168,061,765.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -635,58 +644,58 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E40"/>
+  <dimension ref="A1:E42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C40" sqref="C40"/>
+      <selection activeCell="C42" sqref="C42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="87.821" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
@@ -1092,324 +1101,340 @@
     <row r="26" spans="1:5">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26" t="s">
         <v>53</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>55</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C30" s="3" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33" t="s">
         <v>66</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" t="s">
-[...2 lines deleted...]
-      <c r="B40" s="4" t="s">
+      <c r="A40">
+        <v>38</v>
+      </c>
+      <c r="B40" t="s">
         <v>80</v>
       </c>
-      <c r="C40" s="4" t="s">
+      <c r="C40" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5">
+      <c r="A41">
+        <v>39</v>
+      </c>
+      <c r="B41" t="s">
         <v>81</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="C41" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5">
+      <c r="A42" t="s">
+        <v>82</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Procurement Plan</vt:lpstr>
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>