--- v0 (2026-07-06)
+++ v1 (2026-07-27)
@@ -16,380 +16,1094 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="National Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Revenue Sources" sheetId="2" r:id="rId5"/>
     <sheet name="Worksheet" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
   <si>
     <t xml:space="preserve"> National Procurement Plan </t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
   <si>
     <t>Estimated Amount in UGX</t>
   </si>
   <si>
     <t>Exchange Rate (IF NOT UGANDA)</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
+    <t>Catering services</t>
+  </si>
+  <si>
+    <t>13,233,663,026.00</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>UGX</t>
+  </si>
+  <si>
+    <t>Advertising and media services</t>
+  </si>
+  <si>
+    <t>14,849,572,080.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles</t>
+  </si>
+  <si>
+    <t>16,783,450,000.00</t>
+  </si>
+  <si>
+    <t>Office equipment, stationery and consumables</t>
+  </si>
+  <si>
+    <t>9,269,365,048.00</t>
+  </si>
+  <si>
+    <t>ICT Hardware and Software Solutions</t>
+  </si>
+  <si>
+    <t>28,259,276,226.00</t>
+  </si>
+  <si>
+    <t>Uniforms, curtains, protective wear and carpets</t>
+  </si>
+  <si>
+    <t>2,903,251,648.00</t>
+  </si>
+  <si>
+    <t>Building and facility maintenance and repair services</t>
+  </si>
+  <si>
+    <t>8,607,086,000.00</t>
+  </si>
+  <si>
+    <t>Air ticketing, tours and travel</t>
+  </si>
+  <si>
+    <t>1,430,000,000.00</t>
+  </si>
+  <si>
+    <t>Branding of Corporate and Promotional Items</t>
+  </si>
+  <si>
+    <t>180,000,000.00</t>
+  </si>
+  <si>
+    <t>Cleaning and compound maintenance</t>
+  </si>
+  <si>
+    <t>3,300,164,428.00</t>
+  </si>
+  <si>
+    <t>Equipment Maintenance, Servicing and Repairs</t>
+  </si>
+  <si>
+    <t>6,318,827,086.00</t>
+  </si>
+  <si>
+    <t>Classroom and instructional and institutional furniture and fixtures</t>
+  </si>
+  <si>
+    <t>13,000,000.00</t>
+  </si>
+  <si>
+    <t>Unlimited internet</t>
+  </si>
+  <si>
+    <t>329,100,000.00</t>
+  </si>
+  <si>
+    <t>Workshops and Seminars</t>
+  </si>
+  <si>
+    <t>25,485,033,068.00</t>
+  </si>
+  <si>
     <t xml:space="preserve">General Stationery </t>
   </si>
   <si>
-    <t>1,555,670,000.00</t>
-[...5 lines deleted...]
-    <t>UGX</t>
+    <t>5,710,539,947.00</t>
   </si>
   <si>
     <t>Printing Reports and Magazines</t>
   </si>
   <si>
-    <t>411,980,000.00</t>
-[...5 lines deleted...]
-    <t>480,000,000.00</t>
+    <t>1,271,480,000.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
-    <t>503,512,900.00</t>
+    <t>13,608,764,095.00</t>
+  </si>
+  <si>
+    <t>Postage and Courier</t>
+  </si>
+  <si>
+    <t>415,251,000.00</t>
+  </si>
+  <si>
+    <t>Cleaning and janitorial services</t>
+  </si>
+  <si>
+    <t>9,791,101,072.00</t>
+  </si>
+  <si>
+    <t>Motor vehicle,motorcycle repair and maintanance</t>
+  </si>
+  <si>
+    <t>12,669,459,697.00</t>
+  </si>
+  <si>
+    <t>FURNITURE  &amp; FITTINGS</t>
+  </si>
+  <si>
+    <t>4,545,745,249.00</t>
+  </si>
+  <si>
+    <t>Office Rent</t>
+  </si>
+  <si>
+    <t>16,248,614,029.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>82,240,817,288.00</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of electrical equipment, machinery, office tools and equipment</t>
+  </si>
+  <si>
+    <t>616,302,968.00</t>
   </si>
   <si>
     <t>Books, Periodicals &amp; Newspapers</t>
   </si>
   <si>
-    <t>252,318,500.00</t>
+    <t>1,793,668,490.00</t>
+  </si>
+  <si>
+    <t>Entertainment services</t>
+  </si>
+  <si>
+    <t>615,645,836,054.00</t>
   </si>
   <si>
     <t>OFFICE EQUIPMENT</t>
   </si>
   <si>
-    <t>80,000,000.00</t>
-[...23 lines deleted...]
-    <t>1,743,000,000.00</t>
+    <t>391,393,755.00</t>
   </si>
   <si>
     <t>Consultancy, Monitoring and Evaluation Surveys (Health, Water and Environment)</t>
   </si>
   <si>
     <t>400,000,000.00</t>
   </si>
   <si>
     <t>Air Tickets</t>
   </si>
   <si>
-    <t>390,000,000.00</t>
+    <t>1,595,059,000.00</t>
   </si>
   <si>
     <t>Collectibles and awards</t>
   </si>
   <si>
     <t>675,569,560.00</t>
   </si>
   <si>
-    <t>Advertising and media services</t>
-[...4 lines deleted...]
-  <si>
     <t>Photographic filmmaking supplies</t>
   </si>
   <si>
     <t>50,000,000.00</t>
   </si>
   <si>
-    <t>Office equipment, stationery and consumables</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve"> Other - Professional Services</t>
   </si>
   <si>
-    <t>2,503,800,000.00</t>
+    <t>80,671,036,256.00</t>
   </si>
   <si>
     <t>Legal Firms Retainer Fees</t>
   </si>
   <si>
     <t>60,000,000.00</t>
   </si>
   <si>
     <t>Offset printing, Packaging, Designing, Digital printing, Billboard printing, Signages, Fabrication work, Promotional items and Aluminium partitioning</t>
   </si>
   <si>
-    <t>18,000,000.00</t>
+    <t>44,999,900.00</t>
   </si>
   <si>
     <t>Performance Evaluations</t>
   </si>
   <si>
     <t>74,000,000.00</t>
   </si>
   <si>
     <t>Toners and Cartridges</t>
   </si>
   <si>
-    <t>41,200,000.00</t>
+    <t>2,068,886,000.00</t>
   </si>
   <si>
     <t>Tyres, tubes and batteries</t>
   </si>
   <si>
-    <t>1,268,800,000.00</t>
-[...5 lines deleted...]
-    <t>1,110,624,000.00</t>
+    <t>5,750,802,856.00</t>
+  </si>
+  <si>
+    <t>Accounting, auditing and tax advisory</t>
+  </si>
+  <si>
+    <t>200,000,000.00</t>
+  </si>
+  <si>
+    <t>Accounting and bookkeeping services</t>
   </si>
   <si>
     <t>Computer Equipment and Accessories</t>
   </si>
   <si>
-    <t>1,103,300,000.00</t>
+    <t>9,970,153,471.00</t>
   </si>
   <si>
     <t>Servers and networks installation</t>
   </si>
   <si>
     <t>120,000,000.00</t>
   </si>
   <si>
     <t>Computer services</t>
   </si>
   <si>
     <t>216,000,000.00</t>
   </si>
   <si>
+    <t>Public relations and professional communications services</t>
+  </si>
+  <si>
+    <t>25,000,000.00</t>
+  </si>
+  <si>
     <t>Heavy construction services</t>
   </si>
   <si>
     <t>61,854,000,000.00</t>
   </si>
   <si>
-    <t>FURNITURE  &amp; FITTINGS</t>
-[...4 lines deleted...]
-  <si>
     <t>Repair &amp; Rennovation of Properties</t>
   </si>
   <si>
-    <t>100,000,000.00</t>
-[...5 lines deleted...]
-    <t>2,829,020,000.00</t>
+    <t>2,660,000,000.00</t>
   </si>
   <si>
     <t>Cleaning Expenses</t>
   </si>
   <si>
-    <t>210,000,000.00</t>
+    <t>2,812,660,240.00</t>
   </si>
   <si>
     <t>Food, beverages and related products</t>
   </si>
   <si>
-    <t>206,000,000.00</t>
+    <t>221,000,000.00</t>
   </si>
   <si>
     <t>Gaseous fuels and additives</t>
   </si>
   <si>
-    <t>2,140,000,000.00</t>
+    <t>12,327,141,201.00</t>
   </si>
   <si>
     <t>Telecommunications media services</t>
   </si>
   <si>
-    <t>260,000,000.00</t>
+    <t>1,185,217,600.00</t>
   </si>
   <si>
     <t>Gift Hampers</t>
   </si>
   <si>
-    <t>436,000,000.00</t>
+    <t>726,999,970.00</t>
   </si>
   <si>
     <t>Utilities</t>
   </si>
   <si>
+    <t>279,500,000.00</t>
+  </si>
+  <si>
     <t>Fitness Classes (Aerobics)</t>
   </si>
   <si>
     <t>88,000,000.00</t>
   </si>
   <si>
     <t>Comprehensive health services</t>
   </si>
   <si>
     <t>2,000,000,000.00</t>
   </si>
   <si>
     <t>Research, Training and capacity building services</t>
   </si>
   <si>
-    <t>294,600,000.00</t>
+    <t>1,605,600,000.00</t>
   </si>
   <si>
     <t>Security and personal safety</t>
   </si>
   <si>
-    <t>360,000,000.00</t>
+    <t>375,000,000.00</t>
   </si>
   <si>
     <t>Office supplies</t>
   </si>
   <si>
-    <t>48,000,000.00</t>
+    <t>360,500,000.00</t>
   </si>
   <si>
     <t>Staff Funeral Grant</t>
   </si>
   <si>
-    <t>600,000,000.00</t>
+    <t>683,694,420.00</t>
   </si>
   <si>
     <t>Software Licences (Oracle BI, power BI, )</t>
   </si>
   <si>
-    <t>248,512,400.00</t>
+    <t>1,678,312,400.00</t>
   </si>
   <si>
     <t>Feasibility studies or screening of project ideas</t>
   </si>
   <si>
     <t>6,820,000,000.00</t>
   </si>
   <si>
+    <t>Advertsing and media services</t>
+  </si>
+  <si>
+    <t>1,220,000,000.00</t>
+  </si>
+  <si>
+    <t>Staff Training General</t>
+  </si>
+  <si>
+    <t>1,886,949,830.00</t>
+  </si>
+  <si>
+    <t>Items for Disposal</t>
+  </si>
+  <si>
+    <t>34,000,000.00</t>
+  </si>
+  <si>
+    <t>Management advisory services</t>
+  </si>
+  <si>
+    <t>3,822,790,355.00</t>
+  </si>
+  <si>
+    <t>ICT Consultancy Services</t>
+  </si>
+  <si>
+    <t>7,625,000,000.00</t>
+  </si>
+  <si>
+    <t>Photographic or filming or video equipment</t>
+  </si>
+  <si>
+    <t>125,000,000.00</t>
+  </si>
+  <si>
+    <t>Brand visibility</t>
+  </si>
+  <si>
+    <t>150,000,000.00</t>
+  </si>
+  <si>
+    <t>Internet Equipment(VSAT and other Broadband Media)</t>
+  </si>
+  <si>
+    <t>395,000,000.00</t>
+  </si>
+  <si>
+    <t>National Functions</t>
+  </si>
+  <si>
+    <t>246,300,000.00</t>
+  </si>
+  <si>
+    <t>Laboratory supplies and fixtures</t>
+  </si>
+  <si>
+    <t>500,000,000.00</t>
+  </si>
+  <si>
+    <t>Information services</t>
+  </si>
+  <si>
+    <t>1,638,324,016.00</t>
+  </si>
+  <si>
+    <t>Team Building</t>
+  </si>
+  <si>
+    <t>885,000,000.00</t>
+  </si>
+  <si>
+    <t>Stakeholder management</t>
+  </si>
+  <si>
+    <t>4,730,784,591.00</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>4,200,000,000.00</t>
+  </si>
+  <si>
+    <t>Insurance Services</t>
+  </si>
+  <si>
+    <t>6,588,104,181.00</t>
+  </si>
+  <si>
+    <t>General Supplies</t>
+  </si>
+  <si>
+    <t>2,609,835,538.00</t>
+  </si>
+  <si>
+    <t>Other Categories</t>
+  </si>
+  <si>
+    <t>48,109,058,076.00</t>
+  </si>
+  <si>
+    <t>Hotels and lodging and meeting facilities</t>
+  </si>
+  <si>
+    <t>4,699,631,100.00</t>
+  </si>
+  <si>
     <t>Maintenance and repair of electrical equipment,machinery,office tools and equipment</t>
   </si>
   <si>
-    <t>2,694,963,000.00</t>
+    <t>3,300,595,000.00</t>
   </si>
   <si>
     <t>Lighting Fixtures and Accessories</t>
   </si>
   <si>
-    <t>77,250,000.00</t>
-[...11 lines deleted...]
-    <t>312,000,000.00</t>
+    <t>1,727,250,000.00</t>
   </si>
   <si>
     <t>Nonresidential building construction services</t>
   </si>
   <si>
     <t>2,123,000,000.00</t>
   </si>
   <si>
+    <t>Accomodation and conference facilities</t>
+  </si>
+  <si>
+    <t>5,665,928,730.00</t>
+  </si>
+  <si>
+    <t>Transportation repair or maintenance services</t>
+  </si>
+  <si>
+    <t>6,319,341,500.00</t>
+  </si>
+  <si>
+    <t>Legal services</t>
+  </si>
+  <si>
+    <t>674,000,000.00</t>
+  </si>
+  <si>
+    <t>Gardening, Garden designing and landscaping</t>
+  </si>
+  <si>
+    <t>2,342,512,792.00</t>
+  </si>
+  <si>
+    <t>Civil engineering and Construction of buildings &amp; carpentry</t>
+  </si>
+  <si>
+    <t>1,089,640,000.00</t>
+  </si>
+  <si>
+    <t>Fuels</t>
+  </si>
+  <si>
+    <t>6,225,706,000.00</t>
+  </si>
+  <si>
+    <t>Information Technology Service Delivery</t>
+  </si>
+  <si>
+    <t>40,000,000.00</t>
+  </si>
+  <si>
+    <t>Communications Devices and Accessories</t>
+  </si>
+  <si>
+    <t>8,000,000.00</t>
+  </si>
+  <si>
+    <t>Engraving</t>
+  </si>
+  <si>
+    <t>609,001,000.00</t>
+  </si>
+  <si>
+    <t>Healthcare, Medical and Clinical Services</t>
+  </si>
+  <si>
+    <t>2,626,743,000.00</t>
+  </si>
+  <si>
+    <t>Sports equipment and accessories</t>
+  </si>
+  <si>
+    <t>1,190,909,000.00</t>
+  </si>
+  <si>
+    <t>Employment placement/recruitment</t>
+  </si>
+  <si>
+    <t>128,689,556.00</t>
+  </si>
+  <si>
+    <t>Culture change programme</t>
+  </si>
+  <si>
+    <t>830,000,000.00</t>
+  </si>
+  <si>
+    <t>Building, Construction, Architectural, Plumbing and Carpentry Works</t>
+  </si>
+  <si>
+    <t>28,837,840,000.00</t>
+  </si>
+  <si>
+    <t>Board Training</t>
+  </si>
+  <si>
+    <t>235,000,000.00</t>
+  </si>
+  <si>
+    <t>Catering Services</t>
+  </si>
+  <si>
+    <t>301,700,000.00</t>
+  </si>
+  <si>
+    <t>Quality assurance systems (Establishment, implementation and monitoring)</t>
+  </si>
+  <si>
+    <t>234,960,000.00</t>
+  </si>
+  <si>
+    <t>Lubricants and oils and greases and anti corrosives</t>
+  </si>
+  <si>
+    <t>192,560,876.00</t>
+  </si>
+  <si>
+    <t>Industrial spares, lubricants and consumables/agrochemicals</t>
+  </si>
+  <si>
+    <t>296,990,000.00</t>
+  </si>
+  <si>
+    <t>MOTOR VEHICLES</t>
+  </si>
+  <si>
+    <t>2,575,000,000.00</t>
+  </si>
+  <si>
+    <t>Medical Supplies/Equipment</t>
+  </si>
+  <si>
+    <t>3,987,291,920.00</t>
+  </si>
+  <si>
+    <t>Board Evaluation</t>
+  </si>
+  <si>
+    <t>300,000,000.00</t>
+  </si>
+  <si>
+    <t>Security services</t>
+  </si>
+  <si>
+    <t>418,000,000.00</t>
+  </si>
+  <si>
+    <t>Repair and maintenance of Generators</t>
+  </si>
+  <si>
+    <t>15,000,000.00</t>
+  </si>
+  <si>
+    <t>Solar and Renewable energy</t>
+  </si>
+  <si>
+    <t>1,590,000,000.00</t>
+  </si>
+  <si>
+    <t>Maintenance and service of Air conditioners</t>
+  </si>
+  <si>
+    <t>30,000,000.00</t>
+  </si>
+  <si>
+    <t>Information, Education and Communication (IEC) materials</t>
+  </si>
+  <si>
+    <t>102,822,050.00</t>
+  </si>
+  <si>
+    <t>COMPUTERS</t>
+  </si>
+  <si>
+    <t>10,000,000.00</t>
+  </si>
+  <si>
+    <t>Death and dying support services</t>
+  </si>
+  <si>
+    <t>Corporate Social Responsibility</t>
+  </si>
+  <si>
+    <t>45,000,000.00</t>
+  </si>
+  <si>
+    <t>Alternative educational systems</t>
+  </si>
+  <si>
+    <t>343,800,000.00</t>
+  </si>
+  <si>
+    <t>Components for information technology or broadcasting or telecommunications</t>
+  </si>
+  <si>
+    <t>2,192,355,042.00</t>
+  </si>
+  <si>
+    <t>Specialized educational services</t>
+  </si>
+  <si>
+    <t>457,180,000.00</t>
+  </si>
+  <si>
+    <t>Personal safety and protection</t>
+  </si>
+  <si>
+    <t>639,865,293.00</t>
+  </si>
+  <si>
+    <t>Hire of Machinery</t>
+  </si>
+  <si>
+    <t>1,637,870,710.00</t>
+  </si>
+  <si>
+    <t>Public safety and control</t>
+  </si>
+  <si>
+    <t>52,000,000.00</t>
+  </si>
+  <si>
+    <t>Defense and law enforcement and security and safety training equipment</t>
+  </si>
+  <si>
+    <t>295,000,000.00</t>
+  </si>
+  <si>
+    <t>ICT Training and capacity building</t>
+  </si>
+  <si>
+    <t>85,000,000.00</t>
+  </si>
+  <si>
+    <t>Disaster Recovery planning and business continuity</t>
+  </si>
+  <si>
+    <t>286,000,000.00</t>
+  </si>
+  <si>
+    <t>Videography</t>
+  </si>
+  <si>
+    <t>Land and Property Development Services</t>
+  </si>
+  <si>
+    <t>1,000,000,000.00</t>
+  </si>
+  <si>
+    <t>Agricultural Inputs, Equipment and Seedlings</t>
+  </si>
+  <si>
+    <t>4,500,000.00</t>
+  </si>
+  <si>
+    <t>Branded items- (Staff &amp; External)</t>
+  </si>
+  <si>
+    <t>323,000,000.00</t>
+  </si>
+  <si>
+    <t>Events management</t>
+  </si>
+  <si>
+    <t>2,000,000.00</t>
+  </si>
+  <si>
+    <t>Carriage, Haulage, Freight and transport hire</t>
+  </si>
+  <si>
+    <t>Information Systems Development, Integreation, Assessment and Performance Tuning</t>
+  </si>
+  <si>
+    <t>Adhesives and sealants</t>
+  </si>
+  <si>
+    <t>256,000,000.00</t>
+  </si>
+  <si>
+    <t>Construction of roads and bridges</t>
+  </si>
+  <si>
+    <t>291,185,990,267.00</t>
+  </si>
+  <si>
+    <t>Consultancy Service of Design and Construction Supervision of Architectures Engineering</t>
+  </si>
+  <si>
+    <t>8,404,800,000.00</t>
+  </si>
+  <si>
+    <t>Gifts and crafts</t>
+  </si>
+  <si>
+    <t>Strategy Workhops off-site</t>
+  </si>
+  <si>
+    <t>58,000,000.00</t>
+  </si>
+  <si>
+    <t>Agricultural and forestry and landscape machinery and equipment</t>
+  </si>
+  <si>
+    <t>1,219,595,400.00</t>
+  </si>
+  <si>
+    <t>Surveying Equipment</t>
+  </si>
+  <si>
+    <t>145,000,000.00</t>
+  </si>
+  <si>
+    <t>Urban and Regional Physical Development Planning Services</t>
+  </si>
+  <si>
+    <t>940,000,000.00</t>
+  </si>
+  <si>
+    <t>Transport services</t>
+  </si>
+  <si>
+    <t>47,900,000.00</t>
+  </si>
+  <si>
+    <t>Animals, Poultry and Feeds</t>
+  </si>
+  <si>
+    <t>Veterinary equipment and supplies</t>
+  </si>
+  <si>
+    <t>5,000,000.00</t>
+  </si>
+  <si>
+    <t>Developmental and professional teaching aids and materials and accessories and supplies</t>
+  </si>
+  <si>
+    <t>Vehicle Tracking and Fleet Management</t>
+  </si>
+  <si>
+    <t>220,000,000.00</t>
+  </si>
+  <si>
+    <t>Educational and reading materials</t>
+  </si>
+  <si>
+    <t>57,839,106,447.00</t>
+  </si>
+  <si>
+    <t>Feasibility studies for large projects</t>
+  </si>
+  <si>
+    <t>28,795,376,000.00</t>
+  </si>
+  <si>
+    <t>Building and construction materials</t>
+  </si>
+  <si>
+    <t>20,004,440,000.00</t>
+  </si>
+  <si>
+    <t>Office machines and their supplies and accessories</t>
+  </si>
+  <si>
+    <t>164,000,000.00</t>
+  </si>
+  <si>
+    <t>Protective wear</t>
+  </si>
+  <si>
+    <t>Office furniture and furnishings</t>
+  </si>
+  <si>
+    <t>2,569,484,000.00</t>
+  </si>
+  <si>
+    <t>Printing and publishing equipment</t>
+  </si>
+  <si>
+    <t>Drinking Water</t>
+  </si>
+  <si>
+    <t>Decoration Services (Party, Office, etc)</t>
+  </si>
+  <si>
+    <t>90,000,000.00</t>
+  </si>
+  <si>
+    <t>Tourism and conservation consultancy</t>
+  </si>
+  <si>
+    <t>190,000,000.00</t>
+  </si>
+  <si>
+    <t>Consultancy Service of Design and Construction Supervision of Municipal Public Works</t>
+  </si>
+  <si>
+    <t>Clothing</t>
+  </si>
+  <si>
+    <t>1,967,856,801.00</t>
+  </si>
+  <si>
+    <t>Advertising</t>
+  </si>
+  <si>
+    <t>Power generation</t>
+  </si>
+  <si>
+    <t>53,190,000.00</t>
+  </si>
+  <si>
+    <t>Generators and solar equipment</t>
+  </si>
+  <si>
+    <t>1,515,000,000.00</t>
+  </si>
+  <si>
+    <t>Exterior property cleaning and maintenance</t>
+  </si>
+  <si>
+    <t>Managing, and publicizing marketable clothing lines and labels for wholesale and retail distribution worldwide.</t>
+  </si>
+  <si>
+    <t>149,300,000.00</t>
+  </si>
+  <si>
+    <t>Permanent buildings and structures</t>
+  </si>
+  <si>
+    <t>19,426,000,000.00</t>
+  </si>
+  <si>
+    <t>Computer programming and software development</t>
+  </si>
+  <si>
+    <t>1,446,567,125.00</t>
+  </si>
+  <si>
+    <t>End of Year Staff Party</t>
+  </si>
+  <si>
+    <t>350,000,000.00</t>
+  </si>
+  <si>
+    <t>Scrap and waste materials</t>
+  </si>
+  <si>
+    <t>85,974,000.00</t>
+  </si>
+  <si>
+    <t>Hygiene products, Toilet paper, Serviettes, Washing powder and Sanitary pads</t>
+  </si>
+  <si>
+    <t>650,000,000.00</t>
+  </si>
+  <si>
+    <t>Plumbing materials</t>
+  </si>
+  <si>
+    <t>205,000,000.00</t>
+  </si>
+  <si>
+    <t>Electrical equipment and components and supplies</t>
+  </si>
+  <si>
+    <t>Drugs, laboratory, hospital equipment, pharmaceutical products and pharmaceutical preparations</t>
+  </si>
+  <si>
+    <t>Signage and accessories</t>
+  </si>
+  <si>
+    <t>Road Construction materials, Bitumen, Asphalt, Culverts and Primer</t>
+  </si>
+  <si>
+    <t>11,600,000,000.00</t>
+  </si>
+  <si>
+    <t>Construction and maintenance support equipment</t>
+  </si>
+  <si>
+    <t>7,500,000,000.00</t>
+  </si>
+  <si>
+    <t>Environmental management</t>
+  </si>
+  <si>
+    <t>5,600,000,000.00</t>
+  </si>
+  <si>
+    <t>Water resources development and oversight</t>
+  </si>
+  <si>
+    <t>1,400,000,000.00</t>
+  </si>
+  <si>
+    <t>Healthy and Safety Services</t>
+  </si>
+  <si>
+    <t>Public Investment Management</t>
+  </si>
+  <si>
+    <t>420,000,000.00</t>
+  </si>
+  <si>
+    <t>Professional engineering services</t>
+  </si>
+  <si>
+    <t>Hospitality services</t>
+  </si>
+  <si>
+    <t>118,000,000.00</t>
+  </si>
+  <si>
+    <t>Consumer electronics, communication equipment, computers, computer software and consumables and optical products</t>
+  </si>
+  <si>
+    <t>Tents</t>
+  </si>
+  <si>
+    <t>36,000,000.00</t>
+  </si>
+  <si>
+    <t>Development of Strategic Plans and Governance Documents</t>
+  </si>
+  <si>
+    <t>Safes, Fireproof cabinets, Strong room doors and Security locks</t>
+  </si>
+  <si>
+    <t>4,848,016,750.00</t>
+  </si>
+  <si>
+    <t>Construction of buildings and carpentry</t>
+  </si>
+  <si>
+    <t>46,000,000.00</t>
+  </si>
+  <si>
+    <t>Funeral and related laundry services</t>
+  </si>
+  <si>
+    <t>75,000,000.00</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>117,631,435,156.00</t>
+    <t>1,737,191,322,074.00</t>
   </si>
   <si>
     <t xml:space="preserve"> Revenue Sources for </t>
   </si>
   <si>
     <t>item</t>
   </si>
   <si>
     <t>quantity</t>
   </si>
   <si>
     <t>unit cost</t>
   </si>
   <si>
     <t>reserve price</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -744,54 +1458,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E53"/>
+  <dimension ref="A1:E182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C53" sqref="C53"/>
+      <selection activeCell="C182" sqref="C182"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="149.812" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
@@ -1401,85 +2115,85 @@
     <row r="38" spans="1:5">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38" t="s">
         <v>78</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39" t="s">
         <v>80</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C41" s="3" t="s">
-        <v>84</v>
+        <v>69</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42" t="s">
         <v>85</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1632,143 +2346,2336 @@
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52" t="s">
         <v>105</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:5">
-      <c r="A53" t="s">
+      <c r="A53">
+        <v>51</v>
+      </c>
+      <c r="B53" t="s">
         <v>107</v>
       </c>
-      <c r="B53" s="4" t="s">
+      <c r="C53" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="C53" s="4" t="s">
+      <c r="D53" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54">
+        <v>52</v>
+      </c>
+      <c r="B54" t="s">
         <v>109</v>
       </c>
-      <c r="D53" t="s">
-[...2 lines deleted...]
-      <c r="E53" t="s">
+      <c r="C54" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D54" t="s">
+        <v>8</v>
+      </c>
+      <c r="E54" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55">
+        <v>53</v>
+      </c>
+      <c r="B55" t="s">
+        <v>111</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="D55" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56">
+        <v>54</v>
+      </c>
+      <c r="B56" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="D56" t="s">
+        <v>8</v>
+      </c>
+      <c r="E56" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57">
+        <v>55</v>
+      </c>
+      <c r="B57" t="s">
+        <v>115</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="D57" t="s">
+        <v>8</v>
+      </c>
+      <c r="E57" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58">
+        <v>56</v>
+      </c>
+      <c r="B58" t="s">
+        <v>117</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="D58" t="s">
+        <v>8</v>
+      </c>
+      <c r="E58" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59">
+        <v>57</v>
+      </c>
+      <c r="B59" t="s">
+        <v>119</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="D59" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60">
+        <v>58</v>
+      </c>
+      <c r="B60" t="s">
+        <v>121</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61">
+        <v>59</v>
+      </c>
+      <c r="B61" t="s">
+        <v>123</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D61" t="s">
+        <v>8</v>
+      </c>
+      <c r="E61" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62">
+        <v>60</v>
+      </c>
+      <c r="B62" t="s">
+        <v>125</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="D62" t="s">
+        <v>8</v>
+      </c>
+      <c r="E62" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63">
+        <v>61</v>
+      </c>
+      <c r="B63" t="s">
+        <v>127</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D63" t="s">
+        <v>8</v>
+      </c>
+      <c r="E63" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64">
+        <v>62</v>
+      </c>
+      <c r="B64" t="s">
+        <v>129</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D64" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65">
+        <v>63</v>
+      </c>
+      <c r="B65" t="s">
+        <v>131</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D65" t="s">
+        <v>8</v>
+      </c>
+      <c r="E65" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66">
+        <v>64</v>
+      </c>
+      <c r="B66" t="s">
+        <v>133</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D66" t="s">
+        <v>8</v>
+      </c>
+      <c r="E66" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5">
+      <c r="A67">
+        <v>65</v>
+      </c>
+      <c r="B67" t="s">
+        <v>135</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D67" t="s">
+        <v>8</v>
+      </c>
+      <c r="E67" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5">
+      <c r="A68">
+        <v>66</v>
+      </c>
+      <c r="B68" t="s">
+        <v>137</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D68" t="s">
+        <v>8</v>
+      </c>
+      <c r="E68" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5">
+      <c r="A69">
+        <v>67</v>
+      </c>
+      <c r="B69" t="s">
+        <v>139</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D69" t="s">
+        <v>8</v>
+      </c>
+      <c r="E69" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70">
+        <v>68</v>
+      </c>
+      <c r="B70" t="s">
+        <v>141</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="D70" t="s">
+        <v>8</v>
+      </c>
+      <c r="E70" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71">
+        <v>69</v>
+      </c>
+      <c r="B71" t="s">
+        <v>143</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72">
+        <v>70</v>
+      </c>
+      <c r="B72" t="s">
+        <v>145</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D72" t="s">
+        <v>8</v>
+      </c>
+      <c r="E72" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73">
+        <v>71</v>
+      </c>
+      <c r="B73" t="s">
+        <v>147</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D73" t="s">
+        <v>8</v>
+      </c>
+      <c r="E73" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74">
+        <v>72</v>
+      </c>
+      <c r="B74" t="s">
+        <v>149</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D74" t="s">
+        <v>8</v>
+      </c>
+      <c r="E74" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75">
+        <v>73</v>
+      </c>
+      <c r="B75" t="s">
+        <v>151</v>
+      </c>
+      <c r="C75" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="D75" t="s">
+        <v>8</v>
+      </c>
+      <c r="E75" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5">
+      <c r="A76">
+        <v>74</v>
+      </c>
+      <c r="B76" t="s">
+        <v>153</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5">
+      <c r="A77">
+        <v>75</v>
+      </c>
+      <c r="B77" t="s">
+        <v>155</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="D77" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78">
+        <v>76</v>
+      </c>
+      <c r="B78" t="s">
+        <v>157</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D78" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79">
+        <v>77</v>
+      </c>
+      <c r="B79" t="s">
+        <v>159</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="D79" t="s">
+        <v>8</v>
+      </c>
+      <c r="E79" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80">
+        <v>78</v>
+      </c>
+      <c r="B80" t="s">
+        <v>161</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D80" t="s">
+        <v>8</v>
+      </c>
+      <c r="E80" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81">
+        <v>79</v>
+      </c>
+      <c r="B81" t="s">
+        <v>163</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="D81" t="s">
+        <v>8</v>
+      </c>
+      <c r="E81" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82">
+        <v>80</v>
+      </c>
+      <c r="B82" t="s">
+        <v>165</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D82" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83">
+        <v>81</v>
+      </c>
+      <c r="B83" t="s">
+        <v>167</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="D83" t="s">
+        <v>8</v>
+      </c>
+      <c r="E83" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84">
+        <v>82</v>
+      </c>
+      <c r="B84" t="s">
+        <v>169</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D84" t="s">
+        <v>8</v>
+      </c>
+      <c r="E84" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5">
+      <c r="A85">
+        <v>83</v>
+      </c>
+      <c r="B85" t="s">
+        <v>171</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="D85" t="s">
+        <v>8</v>
+      </c>
+      <c r="E85" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5">
+      <c r="A86">
+        <v>84</v>
+      </c>
+      <c r="B86" t="s">
+        <v>173</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D86" t="s">
+        <v>8</v>
+      </c>
+      <c r="E86" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5">
+      <c r="A87">
+        <v>85</v>
+      </c>
+      <c r="B87" t="s">
+        <v>175</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="D87" t="s">
+        <v>8</v>
+      </c>
+      <c r="E87" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88">
+        <v>86</v>
+      </c>
+      <c r="B88" t="s">
+        <v>177</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="D88" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5">
+      <c r="A89">
+        <v>87</v>
+      </c>
+      <c r="B89" t="s">
+        <v>179</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D89" t="s">
+        <v>8</v>
+      </c>
+      <c r="E89" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5">
+      <c r="A90">
+        <v>88</v>
+      </c>
+      <c r="B90" t="s">
+        <v>181</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D90" t="s">
+        <v>8</v>
+      </c>
+      <c r="E90" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5">
+      <c r="A91">
+        <v>89</v>
+      </c>
+      <c r="B91" t="s">
+        <v>183</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D91" t="s">
+        <v>8</v>
+      </c>
+      <c r="E91" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92">
+        <v>90</v>
+      </c>
+      <c r="B92" t="s">
+        <v>185</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D92" t="s">
+        <v>8</v>
+      </c>
+      <c r="E92" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93">
+        <v>91</v>
+      </c>
+      <c r="B93" t="s">
+        <v>187</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="D93" t="s">
+        <v>8</v>
+      </c>
+      <c r="E93" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94">
+        <v>92</v>
+      </c>
+      <c r="B94" t="s">
+        <v>189</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D94" t="s">
+        <v>8</v>
+      </c>
+      <c r="E94" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95">
+        <v>93</v>
+      </c>
+      <c r="B95" t="s">
+        <v>191</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="D95" t="s">
+        <v>8</v>
+      </c>
+      <c r="E95" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5">
+      <c r="A96">
+        <v>94</v>
+      </c>
+      <c r="B96" t="s">
+        <v>193</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D96" t="s">
+        <v>8</v>
+      </c>
+      <c r="E96" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97">
+        <v>95</v>
+      </c>
+      <c r="B97" t="s">
+        <v>195</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="D97" t="s">
+        <v>8</v>
+      </c>
+      <c r="E97" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5">
+      <c r="A98">
+        <v>96</v>
+      </c>
+      <c r="B98" t="s">
+        <v>197</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="D98" t="s">
+        <v>8</v>
+      </c>
+      <c r="E98" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5">
+      <c r="A99">
+        <v>97</v>
+      </c>
+      <c r="B99" t="s">
+        <v>199</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="D99" t="s">
+        <v>8</v>
+      </c>
+      <c r="E99" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5">
+      <c r="A100">
+        <v>98</v>
+      </c>
+      <c r="B100" t="s">
+        <v>201</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="D100" t="s">
+        <v>8</v>
+      </c>
+      <c r="E100" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5">
+      <c r="A101">
+        <v>99</v>
+      </c>
+      <c r="B101" t="s">
+        <v>203</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D101" t="s">
+        <v>8</v>
+      </c>
+      <c r="E101" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102">
+        <v>100</v>
+      </c>
+      <c r="B102" t="s">
+        <v>205</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="D102" t="s">
+        <v>8</v>
+      </c>
+      <c r="E102" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103">
+        <v>101</v>
+      </c>
+      <c r="B103" t="s">
+        <v>207</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D103" t="s">
+        <v>8</v>
+      </c>
+      <c r="E103" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5">
+      <c r="A104">
+        <v>102</v>
+      </c>
+      <c r="B104" t="s">
+        <v>209</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D104" t="s">
+        <v>8</v>
+      </c>
+      <c r="E104" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5">
+      <c r="A105">
+        <v>103</v>
+      </c>
+      <c r="B105" t="s">
+        <v>211</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D105" t="s">
+        <v>8</v>
+      </c>
+      <c r="E105" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5">
+      <c r="A106">
+        <v>104</v>
+      </c>
+      <c r="B106" t="s">
+        <v>213</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D106" t="s">
+        <v>8</v>
+      </c>
+      <c r="E106" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5">
+      <c r="A107">
+        <v>105</v>
+      </c>
+      <c r="B107" t="s">
+        <v>215</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D107" t="s">
+        <v>8</v>
+      </c>
+      <c r="E107" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108">
+        <v>106</v>
+      </c>
+      <c r="B108" t="s">
+        <v>217</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D108" t="s">
+        <v>8</v>
+      </c>
+      <c r="E108" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109">
+        <v>107</v>
+      </c>
+      <c r="B109" t="s">
+        <v>219</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="D109" t="s">
+        <v>8</v>
+      </c>
+      <c r="E109" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5">
+      <c r="A110">
+        <v>108</v>
+      </c>
+      <c r="B110" t="s">
+        <v>221</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D110" t="s">
+        <v>8</v>
+      </c>
+      <c r="E110" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5">
+      <c r="A111">
+        <v>109</v>
+      </c>
+      <c r="B111" t="s">
+        <v>223</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D111" t="s">
+        <v>8</v>
+      </c>
+      <c r="E111" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5">
+      <c r="A112">
+        <v>110</v>
+      </c>
+      <c r="B112" t="s">
+        <v>224</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="D112" t="s">
+        <v>8</v>
+      </c>
+      <c r="E112" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5">
+      <c r="A113">
+        <v>111</v>
+      </c>
+      <c r="B113" t="s">
+        <v>226</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="D113" t="s">
+        <v>8</v>
+      </c>
+      <c r="E113" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5">
+      <c r="A114">
+        <v>112</v>
+      </c>
+      <c r="B114" t="s">
+        <v>228</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D114" t="s">
+        <v>8</v>
+      </c>
+      <c r="E114" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5">
+      <c r="A115">
+        <v>113</v>
+      </c>
+      <c r="B115" t="s">
+        <v>230</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D115" t="s">
+        <v>8</v>
+      </c>
+      <c r="E115" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5">
+      <c r="A116">
+        <v>114</v>
+      </c>
+      <c r="B116" t="s">
+        <v>232</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="D116" t="s">
+        <v>8</v>
+      </c>
+      <c r="E116" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5">
+      <c r="A117">
+        <v>115</v>
+      </c>
+      <c r="B117" t="s">
+        <v>234</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="D117" t="s">
+        <v>8</v>
+      </c>
+      <c r="E117" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5">
+      <c r="A118">
+        <v>116</v>
+      </c>
+      <c r="B118" t="s">
+        <v>236</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="D118" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119">
+        <v>117</v>
+      </c>
+      <c r="B119" t="s">
+        <v>238</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="D119" t="s">
+        <v>8</v>
+      </c>
+      <c r="E119" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120">
+        <v>118</v>
+      </c>
+      <c r="B120" t="s">
+        <v>240</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D120" t="s">
+        <v>8</v>
+      </c>
+      <c r="E120" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5">
+      <c r="A121">
+        <v>119</v>
+      </c>
+      <c r="B121" t="s">
+        <v>242</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="D121" t="s">
+        <v>8</v>
+      </c>
+      <c r="E121" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5">
+      <c r="A122">
+        <v>120</v>
+      </c>
+      <c r="B122" t="s">
+        <v>244</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D122" t="s">
+        <v>8</v>
+      </c>
+      <c r="E122" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5">
+      <c r="A123">
+        <v>121</v>
+      </c>
+      <c r="B123" t="s">
+        <v>245</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D123" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5">
+      <c r="A124">
+        <v>122</v>
+      </c>
+      <c r="B124" t="s">
+        <v>247</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="D124" t="s">
+        <v>8</v>
+      </c>
+      <c r="E124" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5">
+      <c r="A125">
+        <v>123</v>
+      </c>
+      <c r="B125" t="s">
+        <v>249</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D125" t="s">
+        <v>8</v>
+      </c>
+      <c r="E125" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5">
+      <c r="A126">
+        <v>124</v>
+      </c>
+      <c r="B126" t="s">
+        <v>251</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D126" t="s">
+        <v>8</v>
+      </c>
+      <c r="E126" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127">
+        <v>125</v>
+      </c>
+      <c r="B127" t="s">
+        <v>253</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="D127" t="s">
+        <v>8</v>
+      </c>
+      <c r="E127" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128">
+        <v>126</v>
+      </c>
+      <c r="B128" t="s">
+        <v>254</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D128" t="s">
+        <v>8</v>
+      </c>
+      <c r="E128" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129">
+        <v>127</v>
+      </c>
+      <c r="B129" t="s">
+        <v>255</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D129" t="s">
+        <v>8</v>
+      </c>
+      <c r="E129" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5">
+      <c r="A130">
+        <v>128</v>
+      </c>
+      <c r="B130" t="s">
+        <v>257</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D130" t="s">
+        <v>8</v>
+      </c>
+      <c r="E130" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5">
+      <c r="A131">
+        <v>129</v>
+      </c>
+      <c r="B131" t="s">
+        <v>259</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D131" t="s">
+        <v>8</v>
+      </c>
+      <c r="E131" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5">
+      <c r="A132">
+        <v>130</v>
+      </c>
+      <c r="B132" t="s">
+        <v>261</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D132" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133">
+        <v>131</v>
+      </c>
+      <c r="B133" t="s">
+        <v>262</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="D133" t="s">
+        <v>8</v>
+      </c>
+      <c r="E133" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134">
+        <v>132</v>
+      </c>
+      <c r="B134" t="s">
+        <v>264</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="D134" t="s">
+        <v>8</v>
+      </c>
+      <c r="E134" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135">
+        <v>133</v>
+      </c>
+      <c r="B135" t="s">
+        <v>266</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D135" t="s">
+        <v>8</v>
+      </c>
+      <c r="E135" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136">
+        <v>134</v>
+      </c>
+      <c r="B136" t="s">
+        <v>268</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="D136" t="s">
+        <v>8</v>
+      </c>
+      <c r="E136" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137">
+        <v>135</v>
+      </c>
+      <c r="B137" t="s">
+        <v>270</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="D137" t="s">
+        <v>8</v>
+      </c>
+      <c r="E137" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5">
+      <c r="A138">
+        <v>136</v>
+      </c>
+      <c r="B138" t="s">
+        <v>272</v>
+      </c>
+      <c r="C138" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D138" t="s">
+        <v>8</v>
+      </c>
+      <c r="E138" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5">
+      <c r="A139">
+        <v>137</v>
+      </c>
+      <c r="B139" t="s">
+        <v>273</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="D139" t="s">
+        <v>8</v>
+      </c>
+      <c r="E139" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5">
+      <c r="A140">
+        <v>138</v>
+      </c>
+      <c r="B140" t="s">
+        <v>275</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D140" t="s">
+        <v>8</v>
+      </c>
+      <c r="E140" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5">
+      <c r="A141">
+        <v>139</v>
+      </c>
+      <c r="B141" t="s">
+        <v>276</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="D141" t="s">
+        <v>8</v>
+      </c>
+      <c r="E141" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5">
+      <c r="A142">
+        <v>140</v>
+      </c>
+      <c r="B142" t="s">
+        <v>278</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D142" t="s">
+        <v>8</v>
+      </c>
+      <c r="E142" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5">
+      <c r="A143">
+        <v>141</v>
+      </c>
+      <c r="B143" t="s">
+        <v>280</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D143" t="s">
+        <v>8</v>
+      </c>
+      <c r="E143" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5">
+      <c r="A144">
+        <v>142</v>
+      </c>
+      <c r="B144" t="s">
+        <v>282</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="D144" t="s">
+        <v>8</v>
+      </c>
+      <c r="E144" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5">
+      <c r="A145">
+        <v>143</v>
+      </c>
+      <c r="B145" t="s">
+        <v>284</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D145" t="s">
+        <v>8</v>
+      </c>
+      <c r="E145" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5">
+      <c r="A146">
+        <v>144</v>
+      </c>
+      <c r="B146" t="s">
+        <v>286</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D146" t="s">
+        <v>8</v>
+      </c>
+      <c r="E146" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5">
+      <c r="A147">
+        <v>145</v>
+      </c>
+      <c r="B147" t="s">
+        <v>287</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D147" t="s">
+        <v>8</v>
+      </c>
+      <c r="E147" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148">
+        <v>146</v>
+      </c>
+      <c r="B148" t="s">
+        <v>289</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D148" t="s">
+        <v>8</v>
+      </c>
+      <c r="E148" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5">
+      <c r="A149">
+        <v>147</v>
+      </c>
+      <c r="B149" t="s">
+        <v>290</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D149" t="s">
+        <v>8</v>
+      </c>
+      <c r="E149" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5">
+      <c r="A150">
+        <v>148</v>
+      </c>
+      <c r="B150" t="s">
+        <v>291</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D150" t="s">
+        <v>8</v>
+      </c>
+      <c r="E150" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5">
+      <c r="A151">
+        <v>149</v>
+      </c>
+      <c r="B151" t="s">
+        <v>293</v>
+      </c>
+      <c r="C151" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="D151" t="s">
+        <v>8</v>
+      </c>
+      <c r="E151" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5">
+      <c r="A152">
+        <v>150</v>
+      </c>
+      <c r="B152" t="s">
+        <v>295</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D152" t="s">
+        <v>8</v>
+      </c>
+      <c r="E152" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5">
+      <c r="A153">
+        <v>151</v>
+      </c>
+      <c r="B153" t="s">
+        <v>296</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="D153" t="s">
+        <v>8</v>
+      </c>
+      <c r="E153" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5">
+      <c r="A154">
+        <v>152</v>
+      </c>
+      <c r="B154" t="s">
+        <v>298</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D154" t="s">
+        <v>8</v>
+      </c>
+      <c r="E154" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5">
+      <c r="A155">
+        <v>153</v>
+      </c>
+      <c r="B155" t="s">
+        <v>299</v>
+      </c>
+      <c r="C155" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D155" t="s">
+        <v>8</v>
+      </c>
+      <c r="E155" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5">
+      <c r="A156">
+        <v>154</v>
+      </c>
+      <c r="B156" t="s">
+        <v>301</v>
+      </c>
+      <c r="C156" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="D156" t="s">
+        <v>8</v>
+      </c>
+      <c r="E156" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5">
+      <c r="A157">
+        <v>155</v>
+      </c>
+      <c r="B157" t="s">
+        <v>303</v>
+      </c>
+      <c r="C157" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D157" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5">
+      <c r="A158">
+        <v>156</v>
+      </c>
+      <c r="B158" t="s">
+        <v>304</v>
+      </c>
+      <c r="C158" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="D158" t="s">
+        <v>8</v>
+      </c>
+      <c r="E158" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5">
+      <c r="A159">
+        <v>157</v>
+      </c>
+      <c r="B159" t="s">
+        <v>306</v>
+      </c>
+      <c r="C159" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="D159" t="s">
+        <v>8</v>
+      </c>
+      <c r="E159" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5">
+      <c r="A160">
+        <v>158</v>
+      </c>
+      <c r="B160" t="s">
+        <v>308</v>
+      </c>
+      <c r="C160" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D160" t="s">
+        <v>8</v>
+      </c>
+      <c r="E160" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5">
+      <c r="A161">
+        <v>159</v>
+      </c>
+      <c r="B161" t="s">
+        <v>310</v>
+      </c>
+      <c r="C161" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="D161" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5">
+      <c r="A162">
+        <v>160</v>
+      </c>
+      <c r="B162" t="s">
+        <v>312</v>
+      </c>
+      <c r="C162" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="D162" t="s">
+        <v>8</v>
+      </c>
+      <c r="E162" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5">
+      <c r="A163">
+        <v>161</v>
+      </c>
+      <c r="B163" t="s">
+        <v>314</v>
+      </c>
+      <c r="C163" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="D163" t="s">
+        <v>8</v>
+      </c>
+      <c r="E163" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5">
+      <c r="A164">
+        <v>162</v>
+      </c>
+      <c r="B164" t="s">
+        <v>316</v>
+      </c>
+      <c r="C164" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="D164" t="s">
+        <v>8</v>
+      </c>
+      <c r="E164" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5">
+      <c r="A165">
+        <v>163</v>
+      </c>
+      <c r="B165" t="s">
+        <v>318</v>
+      </c>
+      <c r="C165" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D165" t="s">
+        <v>8</v>
+      </c>
+      <c r="E165" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5">
+      <c r="A166">
+        <v>164</v>
+      </c>
+      <c r="B166" t="s">
+        <v>319</v>
+      </c>
+      <c r="C166" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D166" t="s">
+        <v>8</v>
+      </c>
+      <c r="E166" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5">
+      <c r="A167">
+        <v>165</v>
+      </c>
+      <c r="B167" t="s">
+        <v>320</v>
+      </c>
+      <c r="C167" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="D167" t="s">
+        <v>8</v>
+      </c>
+      <c r="E167" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5">
+      <c r="A168">
+        <v>166</v>
+      </c>
+      <c r="B168" t="s">
+        <v>321</v>
+      </c>
+      <c r="C168" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="D168" t="s">
+        <v>8</v>
+      </c>
+      <c r="E168" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5">
+      <c r="A169">
+        <v>167</v>
+      </c>
+      <c r="B169" t="s">
+        <v>323</v>
+      </c>
+      <c r="C169" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="D169" t="s">
+        <v>8</v>
+      </c>
+      <c r="E169" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5">
+      <c r="A170">
+        <v>168</v>
+      </c>
+      <c r="B170" t="s">
+        <v>325</v>
+      </c>
+      <c r="C170" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="D170" t="s">
+        <v>8</v>
+      </c>
+      <c r="E170" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5">
+      <c r="A171">
+        <v>169</v>
+      </c>
+      <c r="B171" t="s">
+        <v>327</v>
+      </c>
+      <c r="C171" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="D171" t="s">
+        <v>8</v>
+      </c>
+      <c r="E171" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5">
+      <c r="A172">
+        <v>170</v>
+      </c>
+      <c r="B172" t="s">
+        <v>329</v>
+      </c>
+      <c r="C172" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="D172" t="s">
+        <v>8</v>
+      </c>
+      <c r="E172" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5">
+      <c r="A173">
+        <v>171</v>
+      </c>
+      <c r="B173" t="s">
+        <v>330</v>
+      </c>
+      <c r="C173" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D173" t="s">
+        <v>8</v>
+      </c>
+      <c r="E173" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5">
+      <c r="A174">
+        <v>172</v>
+      </c>
+      <c r="B174" t="s">
+        <v>332</v>
+      </c>
+      <c r="C174" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D174" t="s">
+        <v>8</v>
+      </c>
+      <c r="E174" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5">
+      <c r="A175">
+        <v>173</v>
+      </c>
+      <c r="B175" t="s">
+        <v>333</v>
+      </c>
+      <c r="C175" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="D175" t="s">
+        <v>8</v>
+      </c>
+      <c r="E175" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5">
+      <c r="A176">
+        <v>174</v>
+      </c>
+      <c r="B176" t="s">
+        <v>335</v>
+      </c>
+      <c r="C176" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="D176" t="s">
+        <v>8</v>
+      </c>
+      <c r="E176" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5">
+      <c r="A177">
+        <v>175</v>
+      </c>
+      <c r="B177" t="s">
+        <v>336</v>
+      </c>
+      <c r="C177" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="D177" t="s">
+        <v>8</v>
+      </c>
+      <c r="E177" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5">
+      <c r="A178">
+        <v>176</v>
+      </c>
+      <c r="B178" t="s">
+        <v>338</v>
+      </c>
+      <c r="C178" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="D178" t="s">
+        <v>8</v>
+      </c>
+      <c r="E178" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5">
+      <c r="A179">
+        <v>177</v>
+      </c>
+      <c r="B179" t="s">
+        <v>339</v>
+      </c>
+      <c r="C179" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="D179" t="s">
+        <v>8</v>
+      </c>
+      <c r="E179" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5">
+      <c r="A180">
+        <v>178</v>
+      </c>
+      <c r="B180" t="s">
+        <v>341</v>
+      </c>
+      <c r="C180" s="3" t="s">
+        <v>342</v>
+      </c>
+      <c r="D180" t="s">
+        <v>8</v>
+      </c>
+      <c r="E180" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181">
+        <v>179</v>
+      </c>
+      <c r="B181" t="s">
+        <v>343</v>
+      </c>
+      <c r="C181" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="D181" t="s">
+        <v>8</v>
+      </c>
+      <c r="E181" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" t="s">
+        <v>345</v>
+      </c>
+      <c r="B182" s="4" t="s">
+        <v>346</v>
+      </c>
+      <c r="C182" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="D182" t="s">
+        <v>8</v>
+      </c>
+      <c r="E182" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F3" sqref="F3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="14.665" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.833" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.665" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.665" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
-        <v>110</v>
+        <v>348</v>
       </c>
     </row>
     <row r="2" spans="1:6" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>111</v>
+        <v>349</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>112</v>
+        <v>350</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>113</v>
+        <v>351</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>114</v>
+        <v>352</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>345</v>
       </c>
       <c r="B3" t="s">
-        <v>107</v>
+        <v>345</v>
       </c>
       <c r="C3" t="s">
-        <v>107</v>
+        <v>345</v>
       </c>
       <c r="D3" t="s">
-        <v>107</v>
+        <v>345</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="4">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>