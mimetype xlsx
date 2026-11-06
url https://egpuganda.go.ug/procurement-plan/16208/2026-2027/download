--- v0 (2026-07-29)
+++ v1 (2026-11-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Procurement Plan" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Ministry of Finance, Planning &amp; Economic Development Procurement Plan for 2026-2027</t>
   </si>
   <si>
     <t>RecordNo</t>
   </si>
   <si>
     <t>Group/Category</t>
   </si>
@@ -73,330 +73,330 @@
   <si>
     <t>5,220,000,000.00</t>
   </si>
   <si>
     <t>Components for information technology or broadcasting or telecommunications</t>
   </si>
   <si>
     <t>11,523,443,000.00</t>
   </si>
   <si>
     <t>Computer services</t>
   </si>
   <si>
     <t>37,800,000,000.00</t>
   </si>
   <si>
     <t>Building and facility maintenance and repair services</t>
   </si>
   <si>
     <t>3,300,000,000.00</t>
   </si>
   <si>
     <t>Hotels and lodging and meeting facilities</t>
   </si>
   <si>
-    <t>8,130,000,000.00</t>
+    <t>7,780,000,000.00</t>
   </si>
   <si>
     <t>Transportation repair or maintenance services</t>
   </si>
   <si>
     <t>680,000,000.00</t>
   </si>
   <si>
     <t>Staff Training General</t>
   </si>
   <si>
     <t>11,710,000,000.00</t>
   </si>
   <si>
     <t>Equipment Maintenance, Servicing and Repairs</t>
   </si>
   <si>
     <t>1,280,000,000.00</t>
   </si>
   <si>
     <t>Motor vehicle,motorcycle repair and maintanance</t>
   </si>
   <si>
     <t>4,761,000,000.00</t>
   </si>
   <si>
     <t>Accomodation and conference facilities</t>
   </si>
   <si>
     <t>14,528,557,503.00</t>
   </si>
   <si>
     <t>Printing, Stationery, Photocopying and Binding</t>
   </si>
   <si>
     <t>6,346,000,000.00</t>
   </si>
   <si>
+    <t>Toners and Cartridges</t>
+  </si>
+  <si>
+    <t>6,694,000,000.00</t>
+  </si>
+  <si>
+    <t>Printing Reports and Magazines</t>
+  </si>
+  <si>
+    <t>410,000,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Other - Professional Services</t>
+  </si>
+  <si>
+    <t>22,325,000,000.00</t>
+  </si>
+  <si>
+    <t>Software Licences (Oracle BI, power BI, )</t>
+  </si>
+  <si>
+    <t>9,001,324,755.00</t>
+  </si>
+  <si>
+    <t>Property Management System maintenance</t>
+  </si>
+  <si>
+    <t>450,000,000.00</t>
+  </si>
+  <si>
+    <t>Brand visibility</t>
+  </si>
+  <si>
+    <t>755,000,000.00</t>
+  </si>
+  <si>
+    <t>DDB Licenses</t>
+  </si>
+  <si>
+    <t>100,000,000.00</t>
+  </si>
+  <si>
+    <t>Computer Equipment and Accessories</t>
+  </si>
+  <si>
+    <t>1,050,000,000.00</t>
+  </si>
+  <si>
+    <t>Books, Periodicals &amp; Newspapers</t>
+  </si>
+  <si>
+    <t>618,480,000.00</t>
+  </si>
+  <si>
+    <t>Workshops and Seminars</t>
+  </si>
+  <si>
+    <t>11,722,500,961.00</t>
+  </si>
+  <si>
+    <t>Tyres, tubes and batteries</t>
+  </si>
+  <si>
+    <t>33,000,000.00</t>
+  </si>
+  <si>
+    <t>Office Rent</t>
+  </si>
+  <si>
+    <t>7,402,206,000.00</t>
+  </si>
+  <si>
+    <t>Cleaning and janitorial services</t>
+  </si>
+  <si>
+    <t>86,640,000.00</t>
+  </si>
+  <si>
+    <t>MOTOR VEHICLES</t>
+  </si>
+  <si>
+    <t>Advertising and media services</t>
+  </si>
+  <si>
+    <t>3,190,000,000.00</t>
+  </si>
+  <si>
+    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
+  </si>
+  <si>
+    <t>4,440,000,000.00</t>
+  </si>
+  <si>
+    <t>Research, Training and capacity building services</t>
+  </si>
+  <si>
+    <t>228,537,504.00</t>
+  </si>
+  <si>
+    <t>Lubricants and oils and greases and anti corrosives</t>
+  </si>
+  <si>
+    <t>1,261,200,000.00</t>
+  </si>
+  <si>
+    <t>Office equipment, stationery and consumables</t>
+  </si>
+  <si>
+    <t>2,083,000,000.00</t>
+  </si>
+  <si>
+    <t>Business administration services</t>
+  </si>
+  <si>
+    <t>10,850,000,000.00</t>
+  </si>
+  <si>
     <t>Entertainment services</t>
   </si>
   <si>
     <t>700,000,000.00</t>
   </si>
   <si>
-    <t>Workshops and Seminars</t>
-[...2 lines deleted...]
-    <t>11,722,500,961.00</t>
+    <t>FURNITURE  &amp; FITTINGS</t>
+  </si>
+  <si>
+    <t>2,510,000,000.00</t>
+  </si>
+  <si>
+    <t>Consumer electronics, communication equipment, computers, computer software and consumables and optical products</t>
+  </si>
+  <si>
+    <t>25,000,000.00</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>1,125,000,000.00</t>
+  </si>
+  <si>
+    <t>Transport services</t>
+  </si>
+  <si>
+    <t>36,000,000.00</t>
+  </si>
+  <si>
+    <t>Information services</t>
+  </si>
+  <si>
+    <t>Procurement consultancy</t>
+  </si>
+  <si>
+    <t>572,000,000.00</t>
+  </si>
+  <si>
+    <t>ICT Hardware and Software Solutions</t>
+  </si>
+  <si>
+    <t>155,649,800.00</t>
+  </si>
+  <si>
+    <t>OFFICE EQUIPMENT</t>
+  </si>
+  <si>
+    <t>10,000,000.00</t>
+  </si>
+  <si>
+    <t>Advertsing and media services</t>
+  </si>
+  <si>
+    <t>1,900,000,000.00</t>
   </si>
   <si>
     <t>Medical Supplies/Equipment</t>
   </si>
   <si>
     <t>2,080,000,000.00</t>
   </si>
   <si>
-    <t>Office equipment, stationery and consumables</t>
-[...4 lines deleted...]
-  <si>
     <t>Healthy and Safety Services</t>
   </si>
   <si>
     <t>1,462,500,000.00</t>
   </si>
   <si>
-    <t>Toners and Cartridges</t>
-[...16 lines deleted...]
-  <si>
     <t>Uniforms, curtains, protective wear and carpets</t>
   </si>
   <si>
     <t>250,000,000.00</t>
   </si>
   <si>
     <t>Branding of Corporate and Promotional Items</t>
   </si>
   <si>
     <t>2,200,000,000.00</t>
   </si>
   <si>
     <t>Cleaning and compound maintenance</t>
   </si>
   <si>
     <t>2,000,000,000.00</t>
   </si>
   <si>
-    <t>Motor vehicles, motorcycles, bicycles and spare parts</t>
-[...10 lines deleted...]
-  <si>
     <t>Staff Funeral Grant</t>
   </si>
   <si>
     <t>Postage and Courier</t>
   </si>
   <si>
     <t>1,300,000,000.00</t>
   </si>
   <si>
-    <t>Office Rent</t>
-[...4 lines deleted...]
-  <si>
     <t>Repair &amp; Rennovation of Properties</t>
   </si>
   <si>
-    <t>5,000,000,000.00</t>
+    <t>27,000,000,000.00</t>
   </si>
   <si>
     <t>Security systems access control and maintenance</t>
   </si>
   <si>
     <t>800,000,000.00</t>
   </si>
   <si>
-    <t>Business administration services</t>
-[...4 lines deleted...]
-  <si>
     <t>Supply of mattresses, foam products and beddings</t>
   </si>
   <si>
-    <t>Printing Reports and Magazines</t>
-[...112 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>207,826,039,523.00</t>
+    <t>234,826,039,523.00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -722,51 +722,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C55" sqref="C55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.832" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="112.818" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.663" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.663" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.832" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="20">
       <c r="A2" s="2" t="s">
@@ -1196,51 +1196,51 @@
     <row r="27" spans="1:5">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27" t="s">
         <v>56</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28" t="s">
         <v>58</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29" t="s">
         <v>59</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1298,153 +1298,153 @@
     <row r="33" spans="1:5">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33" t="s">
         <v>67</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34" t="s">
         <v>69</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41" t="s">
         <v>82</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1468,290 +1468,272 @@
     <row r="43" spans="1:5">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43" t="s">
         <v>86</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44" t="s">
         <v>88</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50" t="s">
+        <v>100</v>
+      </c>
+      <c r="C50" s="3" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C53" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
         <v>108</v>
       </c>
       <c r="B55" s="4" t="s">
         <v>109</v>
       </c>
       <c r="C55" s="4" t="s">
         <v>110</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
-  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
-[...7 lines deleted...]
-  <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Procurement Plan</vt:lpstr>
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>